--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical properties of cobalt and Co3O4 thin films: Influence of microstructural properties</w:t>
+                <w:t xml:space="preserve">Automatic detection of a sinusoidal grating shape during a manufacturing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerges El Haber</w:t>
+                <w:t xml:space="preserve">Moustapha Godi Tchéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goutaland</w:t>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Luneau</w:t>
+                <w:t xml:space="preserve">Julie Dutems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Jamon</w:t>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Chatelon</w:t>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 137, pp.123907. </w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0245867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.64.3.037101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-05009596v1</w:t>
+                <w:t xml:space="preserve">ujm-05305123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of laser-induced damage threshold of circular grating waveguide structures exposed to sub-picosecond laser radiation centered at a wavelength of 1030 nm</w:t>
+                <w:t xml:space="preserve">Noninvasive temperature measurement of magnetic hyperthermia investigated through optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Didychenko</w:t>
+                <w:t xml:space="preserve">Hai Hoang Thi Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangfang Li</w:t>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Savchenko</w:t>
+                <w:t xml:space="preserve">Chloé Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janis Zideluns</w:t>
+                <w:t xml:space="preserve">James Hainsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Stehlik</w:t>
+                <w:t xml:space="preserve">Adriana Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 131 (3), pp.39. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (15), pp.155107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-025-08414-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/qtwf-f99d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213440v1</w:t>
+                <w:t xml:space="preserve">emse-05303732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of a sinusoidal grating shape during a manufacturing process</w:t>
+                <w:t xml:space="preserve">Efficient Luminescent Coatings Constituted of Hybrid Sol–Gel Matrixes Embedding YVO 4 :Eu 3+ Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Godi Tchéré</w:t>
+                <w:t xml:space="preserve">Arjun Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dutems</w:t>
+                <w:t xml:space="preserve">Anthony Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bayard</w:t>
+                <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jourlin</w:t>
+                <w:t xml:space="preserve">Kevin Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (03), </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (30), pp.43413-43423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.64.3.037101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c07740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-05305123v1</w:t>
+                <w:t xml:space="preserve">hal-05318093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive temperature measurement of magnetic hyperthermia investigated through optical properties</w:t>
+                <w:t xml:space="preserve">Magneto-optical properties of cobalt and Co3O4 thin films: Influence of microstructural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Hoang Thi Thanh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gerges El Haber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goutaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Morana</w:t>
+                <w:t xml:space="preserve">Jean Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (15), pp.155107. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137, pp.123907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/qtwf-f99d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0245867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05303732v1</w:t>
+                <w:t xml:space="preserve">ujm-05009596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Luminescent Coatings Constituted of Hybrid Sol–Gel Matrixes Embedding YVO 4 :Eu 3+ Nanocrystals</w:t>
+                <w:t xml:space="preserve">Analysis of laser-induced damage threshold of circular grating waveguide structures exposed to sub-picosecond laser radiation centered at a wavelength of 1030 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjun Babu</w:t>
+                <w:t xml:space="preserve">Denys Didychenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Réveret</w:t>
+                <w:t xml:space="preserve">Fangfang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Barros</w:t>
+                <w:t xml:space="preserve">Anton Savchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Cisnetti</w:t>
+                <w:t xml:space="preserve">Janis Zideluns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lemoine</w:t>
+                <w:t xml:space="preserve">Marek Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (30), pp.43413-43423. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131 (3), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c07740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-025-08414-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318093v1</w:t>
+                <w:t xml:space="preserve">hal-05213440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-plasmonic “switch” device for magnetic field detection</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bsawmaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerges El Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Halagacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,103 +1044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a perfect sinusoidal grating profile using an artificial neural network for plasmonic-based sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Godi Tchéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dutems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63, pp.3876-3884. </w:t>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution and properties of He-charged a-Si coatings prepared by magnetron sputtering</w:t>
+                <w:t xml:space="preserve">Doped sol-gel based microstructured layers to improve the light emission of luminescent coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Godinho</w:t>
+                <w:t xml:space="preserve">Léa Marichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Caballero-Hernández</w:t>
+                <w:t xml:space="preserve">Geneviève Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lacroix</w:t>
+                <w:t xml:space="preserve">Daniel Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Ferrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Jamon</w:t>
+                <w:t xml:space="preserve">Audrey Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.158681⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 957, pp.170408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04244544v1</w:t>
+                <w:t xml:space="preserve">hal-04093898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped sol-gel based microstructured layers to improve the light emission of luminescent coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural evolution and properties of He-charged a-Si coatings prepared by magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Godinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Marichez</w:t>
+                <w:t xml:space="preserve">J. Caballero-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Chadeyron</w:t>
+                <w:t xml:space="preserve">B. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Zambon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Réveret</w:t>
+                <w:t xml:space="preserve">F.J. Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Potdevin</w:t>
+                <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 957, pp.170408. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.158681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.158681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093898v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04244544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiN/VO2/SiN sandwich-based resonant waveguide grating to produce thermally activated optical components</w:t>
               </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1574,338 +1574,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic properties of BN/VO2/BN trilayer films with low phase transition temperature and high hysteresis width</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bleu</w:t>
+                <w:t xml:space="preserve">Large reciprocal magneto-optical effect induced by all-dielectric resonant gratings based on a magnetic nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bourquard</w:t>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Poulet</w:t>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Misdanitis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (9), pp.13542-13547. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (6), pp.063021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.12.229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/acde02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050302v1</w:t>
+                <w:t xml:space="preserve">ujm-04244511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large reciprocal magneto-optical effect induced by all-dielectric resonant gratings based on a magnetic nanocomposite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+                <w:t xml:space="preserve">Thermochromic properties of BN/VO2/BN trilayer films with low phase transition temperature and high hysteresis width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gamet</w:t>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaya Lefkir</w:t>
+                <w:t xml:space="preserve">Anthony Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Neveu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Konstantinos Misdanitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (6), pp.063021. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (9), pp.13542-13547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/acde02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.12.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04244511v1</w:t>
+                <w:t xml:space="preserve">hal-04050302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Microstructured Optical Fiber for Magnetic-field Sensing in Radiation Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1995,64 +1995,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring thermochromic and optical properties of VO2 thin films by pulsed laser deposition using different starting routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2110,1311 +2110,1311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic nanocomposite films with photo-patterned 1D grating on top enable giant magneto-optical intensity effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamon</w:t>
+                <w:t xml:space="preserve">Influence of the Micro-Nanostructuring of Titanium Dioxide Films on the Photocatalytic Degradation of Formic Acid under UV Illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Royer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marwa Hamandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.447030⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12061008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03726664v1</w:t>
+                <w:t xml:space="preserve">ujm-03804992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Micro-Nanostructuring of Titanium Dioxide Films on the Photocatalytic Degradation of Formic Acid under UV Illumination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Guillard</w:t>
+                <w:t xml:space="preserve">Magnetic nanocomposite films with photo-patterned 1D grating on top enable giant magneto-optical intensity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dappozze</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.1008. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12061008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.447030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03804992v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03726664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Fiber Magneto-Optical Effect Using Nanoparticles Doped Sol-Gel Thin Film Deposited Within Microstructured Fibers</w:t>
+                <w:t xml:space="preserve">Thermally activated resonant grating using a vanadium dioxide waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Dufour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamon</w:t>
+                <w:t xml:space="preserve">E. K Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Marin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Neveu</w:t>
+                <w:t xml:space="preserve">I. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kämpfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3084359⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ome.413373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03242709v1</w:t>
+                <w:t xml:space="preserve">hal-03191044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of γ-rays Irradiation on Hybrid TiO2-SiO2 Sol-Gel Films Doped with RHODAMINE 6G</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marin</w:t>
+                <w:t xml:space="preserve">Self-biased magneto-optical films based on CoFe 2 O 4 –silica nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14195754⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (2), pp.023101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0032620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03466364v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03114778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant waveguide grating fabrication on planar and cylindrical substrates using a photosensitive TiO2 sol-gel approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Vocanson</w:t>
+                <w:t xml:space="preserve">Optical, electrical and mechanical properties of TiN thin film obtained from a TiO2 sol-gel coating and rapid thermal nitridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga-Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ome.411560⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413, pp.127089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273355v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, electrical and mechanical properties of TiN thin film obtained from a TiO2 sol-gel coating and rapid thermal nitridation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamon</w:t>
+                <w:t xml:space="preserve">Resonant waveguide grating fabrication on planar and cylindrical substrates using a photosensitive TiO2 sol-gel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hochedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kampfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127089⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ome.411560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273423v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-biased magneto-optical films based on CoFe 2 O 4 –silica nanocomposite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Photocrosslinking and photopatterning of magneto-optical nanocomposite sol-gel thin film under deep-UV irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Neveu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0032620⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.5075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84376-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03114778v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally activated resonant grating using a vanadium dioxide waveguide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bourquard</w:t>
+                <w:t xml:space="preserve">All-Fiber Magneto-Optical Effect Using Nanoparticles Doped Sol-Gel Thin Film Deposited Within Microstructured Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3084359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ome.413373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03191044v1</w:t>
+                <w:t xml:space="preserve">ujm-03242709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocrosslinking and photopatterning of magneto-optical nanocomposite sol-gel thin film under deep-UV irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of γ-rays Irradiation on Hybrid TiO2-SiO2 Sol-Gel Films Doped with RHODAMINE 6G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bidaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Neveu</w:t>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.5075. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (19), pp.5754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84376-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14195754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160928v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03466364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol–Gel Waveguide-Based Sensor for Structural Health Monitoring on Large Surfaces in Aerospace Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (4), pp.109. </w:t>
@@ -3452,103 +3452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification of a grating profile using neural network classifiers in optical scatterometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Godi Tchéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki Sabit Fawzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (26), pp.7929. </w:t>
@@ -3625,64 +3625,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Adnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (12), pp.401. </w:t>
@@ -3714,693 +3714,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03495651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal magneto-optical effect enhancement with high transmission through a 1D all-dielectric resonant guided mode grating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Enhancement of Both Faraday and Kerr Effects with an All-Dielectric Grating Based on a Magneto-Optical Nanocomposite Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobin Varghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.385634⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (6), pp.2886-2892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503065v1</w:t>
+                <w:t xml:space="preserve">ujm-02469352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep‐UV lithography of nanocomposite thin films into magnetooptical gratings with submicron periodicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous Faraday rotation of $${\text{C}\text{o}}_{x}{\text{F}\text{e}}_{3-x}{\text{O}}_{4}$$ thin films electrodeposited under a static magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Berling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Jamon</w:t>
+                <w:t xml:space="preserve">N. Labchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vidal</w:t>
+                <w:t xml:space="preserve">A. Hannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Hssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamon Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202000048⟩</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-020-03652-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02899691v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02631941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the UV and X-ray Photosensitivities of Hybrid TiO2-SiO2 Thin Layers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Longitudinal magneto-optical effect enhancement with high transmission through a 1D all-dielectric resonant guided mode grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13173730⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.385634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03247333v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Faraday rotation of $${\text{C}\text{o}}_{x}{\text{F}\text{e}}_{3-x}{\text{O}}_{4}$$ thin films electrodeposited under a static magnetic field</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep‐UV lithography of nanocomposite thin films into magnetooptical gratings with submicron periodicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Vincent</w:t>
+                <w:t xml:space="preserve">Clémentine Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamon Damien</w:t>
+                <w:t xml:space="preserve">Dominique Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-020-03652-9⟩</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202000048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02631941v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02899691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Both Faraday and Kerr Effects with an All-Dielectric Grating Based on a Magneto-Optical Nanocomposite Material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Jourlin</w:t>
+                <w:t xml:space="preserve">Comparison between the UV and X-ray Photosensitivities of Hybrid TiO2-SiO2 Thin Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (6), pp.2886-2892. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma13173730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02469352v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03247333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anodized titanium oxide thickness estimation with ellipsometry, reflectance spectra extrema positions and electronic imaging: importance of the interfaces electromagnetic phase-shift</w:t>
               </w:r>
@@ -4412,51 +4412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cridling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hochedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (46), pp.25480 - 25488. </w:t>
@@ -4680,51 +4680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Garayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,64 +4814,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Stchakovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4957,51 +4957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5052,51 +5052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical Faraday effect in suspended core micro-structured optical fiber filled with magnetic CoFe2O4 nanoparticles doped composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5489,51 +5489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cridling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charrière Renée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamon Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamanti Maria Vittoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5744,77 +5744,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Abou-Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Kekesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (9), pp.10160-10165. </w:t>
@@ -6038,51 +6038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghua Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (3), pp.357. </w:t>
@@ -6267,90 +6267,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of refraction index of thick and nontransparent isotropic material using transmission microwave ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Moungache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abakar Mahamat Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (4), pp.1006-1013. </w:t>
@@ -6452,51 +6452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari-Carmen Jimenez de Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (25), pp.13889-13897. </w:t>
@@ -6672,51 +6672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement in single walled carbon nanotubes investigated by spectroscopic ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6799,291 +6799,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birefringence measurements in optical waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A new bottom-up methodology to produce silicon with closed porosity nanostructure and reduced refractive index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Godinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Caballero-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. C. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Schierholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2013.2280034⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (27), pp.275604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/27/275604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01025451v1</w:t>
+                <w:t xml:space="preserve">ujm-01025560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new bottom-up methodology to produce silicon with closed porosity nanostructure and reduced refractive index</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Birefringence measurements in optical waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. C. Rojas</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Schierholz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (27), pp.275604. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (19), pp.3151-3157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/27/275604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2013.2280034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01025560v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01025451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of annealing in vacuum and in air on magnetic, crystallographic and morphological properties of thin YIG films</w:t>
               </w:r>
@@ -7108,64 +7108,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.16004. </w:t>
@@ -7229,51 +7229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Kekesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanc Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7350,51 +7350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality distribution in single walled carbon nanotube films by spectroscopic ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7467,77 +7467,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Broadband Polarization Splitters made by Ion-Exchange on Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7610,51 +7610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical anisotropy of single walled carbon nanotubes investigated by spectroscopic ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7769,51 +7769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janyce Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7883,523 +7883,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00681960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid magneto-optical mode converter made with a magnetic nanoparticles-doped SiO2/ZrO2 layer coated on an ion-exchanged glass waveguide</w:t>
+                <w:t xml:space="preserve">Magneto-optical study of magnetite nanoparticles prepared by chemical and biomineralization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Amata</w:t>
+                <w:t xml:space="preserve">Anezka Dzarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Choueikani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">M. Timko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Parsy</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kopcansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3671180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 323 (11), pp.1453-1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00692054v1</w:t>
+                <w:t xml:space="preserve">ujm-00692042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical study of magnetite nanoparticles prepared by chemical and biomineralization process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamon</w:t>
+                <w:t xml:space="preserve">Optical properties of silver nanoparticles thermally grown in a mesostructured hybrid silica film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kopcansky</w:t>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.12.041⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.1019-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.1.001019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-00692042v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00626210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of silver nanoparticles thermally grown in a mesostructured hybrid silica film</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid magneto-optical mode converter made with a magnetic nanoparticles-doped SiO2/ZrO2 layer coated on an ion-exchanged glass waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chassagneux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Jamon</w:t>
+                <w:t xml:space="preserve">Hadi Amata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bois</w:t>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1, pp.1019-1033. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.251108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.1.001019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3671180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00626210v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00692054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical anisotropy of magnetosome-doped polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anezka Dzarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kopcansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.doi:10.1016/j.jmmm.2010.11.047</w:t>
@@ -8441,77 +8441,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of an ordered layer of silver nanoparticles in mesostructured dielectric films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8574,90 +8574,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on the magneto-optic effects of ferrofluids via dynamic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siblini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8720,77 +8720,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical waveguides made of cobalt ferrite nanoparticles embedded in silica/zirconia organic inorganic matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8854,51 +8854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low birefringent magneto-optical waveguides fabricated via organic-inorganic sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8906,51 +8906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (3), pp.1-8. </w:t>
@@ -9001,77 +9001,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of the feasibility of a complete ellipsometric characterization method based on an artificial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Gereige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Stchakovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9157,64 +9157,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (1), pp.99. </w:t>
@@ -9423,77 +9423,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipsometric characterization of photo-resist gratings using artificial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Gereige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stchakovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9569,77 +9569,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Control of submicrometer periodic structures by a neural inversion from ellipsometric measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Gereige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9698,90 +9698,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and rapid optical characterization of an anisotropic guided structure based on a neural method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (11), pp.2036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9867,51 +9867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siblini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (3), pp.309</w:t>
@@ -9940,64 +9940,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical nanoparticle-doped silica-titania planar waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10113,51 +10113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10225,51 +10225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raşa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Philipse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68 (3), pp.031402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10303,64 +10303,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on g-Fe2O3 nanoparticles Faraday Rotation: particles size dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10449,64 +10449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particles size dependence of Faraday rotation in maghemite ferrofluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10583,51 +10583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigation on g-Fe2O3 nanoparticles doped silica gel matrix for the realization of birefringent components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10743,51 +10743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanoun Djendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sahsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10853,290 +10853,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00291803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of longitudinal magneto-optic effects in four ferrite ferrofluids in visible-near infrared spectrum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concentration dependence of magnetisation and magneto-optical effects in a ferrofluid with double layer stabilized particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Raşa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Socoliuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/20.799081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 201 (1-3), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00096-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00291801v1</w:t>
+                <w:t xml:space="preserve">ujm-00291799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration dependence of magnetisation and magneto-optical effects in a ferrofluid with double layer stabilized particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of longitudinal magneto-optic effects in four ferrite ferrofluids in visible-near infrared spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Donatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 35 (5), pp.4311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.799081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00096-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ujm-00291799v1</w:t>
+                <w:t xml:space="preserve">ujm-00291801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11180,77 +11180,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bsawmaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerges El Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.75, </w:t>
@@ -11301,90 +11301,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser deposited BN/VO2/BN architectured films with thermochromic properties at low transition temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Misdanitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2023 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
@@ -11413,90 +11413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Microstructured Optical Fiber for Magnetic-field Sensing in Radiation Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11547,90 +11547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-Optical Properties of Cobalt-Glass Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerges El Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11685,90 +11685,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiN thin film made by nitridation of TiO2 sol-gel layer and rapid thermal nitridation process (RTN).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sol-Gel Conference Solgel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
@@ -11797,103 +11797,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of a Resonant Waveguide Grating (RWG) with a single-step TiO2 sol-gel technological approach on planar and non-conventional substrate (cylinder)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Edition of World Nanotechnology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, ORLANDO, United States</w:t>
@@ -11922,103 +11922,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FONCTIONNALISATION D’UNE FIBRE OPTIQUE MICROSTRUCTUREE PAR DEPOT D’UNE COUCHE MINCE DOPEE AUX NANOPARTICULES MAGNETIQUES POUR LA MESURE MAGNETO-OPTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bsawmaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
@@ -12041,346 +12041,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03353475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of γ-rays irradiation on the photoluminescence properties of hybrid TiO2-SiO2 sol-gel films doped with Rhodamine 6G.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Synthesis of micro-nanostructured TiN thin film from a TiO2 sol–gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiO2-2021 : The 13th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, LILLE, France</w:t>
+              <w:t xml:space="preserve">2nd Edition of World Nanotechnology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, ORLANDO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03690788v1</w:t>
+                <w:t xml:space="preserve">hal-03273606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of micro-nanostructured TiN thin film from a TiO2 sol–gel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Impact of γ-rays irradiation on the photoluminescence properties of hybrid TiO2-SiO2 sol-gel films doped with Rhodamine 6G.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Edition of World Nanotechnology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, ORLANDO, United States</w:t>
+              <w:t xml:space="preserve">SiO2-2021 : The 13th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273606v1</w:t>
+                <w:t xml:space="preserve">ujm-03690788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced magneto-optical response with a 1D resonant grating for sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bsawmaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12453,51 +12453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bsawmaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12555,842 +12555,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally Activated Resonant Grating using Vanadium Dioxyde Synthetized by Pulsed Laser Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+                <w:t xml:space="preserve">Large enhancement of longitudinal magneto-optical effect with an all-dielectric resonant guided-mode grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS- Topical Meeting on diffractive optics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Iena, Germany</w:t>
+              <w:t xml:space="preserve">European Conference On Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348144v1</w:t>
+                <w:t xml:space="preserve">ujm-02114511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Study of g-Fe2O3 and CoFe2O4 Based Ferrofluids by Means of Spectroscopic Mueller Matrix Ellipsometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Exaltation de l’effet magnéto-optique longitudinal par une structure diélectrique résonante en mode guidé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Spectroscopic Ellipsometry (ICSE8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02144459v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02190387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exaltation de l’effet magnéto-optique longitudinal par une structure diélectrique résonante en mode guidé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Neveu</w:t>
+                <w:t xml:space="preserve">Elaboration d’un réseau métallique par ammonolyse d’un revêtement TiO2 photogravable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Usuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Journées Sol-Gel 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02190387v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02319511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large enhancement of longitudinal magneto-optical effect with an all-dielectric resonant guided-mode grating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Neveu</w:t>
+                <w:t xml:space="preserve">Ferrofluid incorporation into a sol-gel matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaki Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kassouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent S Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference On Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Magnetic Fluids 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-02114511v1</w:t>
+                <w:t xml:space="preserve">ujm-02305408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’un réseau métallique par ammonolyse d’un revêtement TiO2 photogravable.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+                <w:t xml:space="preserve">Thermally Activated Resonant Grating using Vanadium Dioxyde Synthetized by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erieta-K. Koussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamon Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sol-Gel 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, TOURS, France</w:t>
+              <w:t xml:space="preserve">EOS- Topical Meeting on diffractive optics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Iena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02319511v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrofluid incorporation into a sol-gel matrix</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Study of g-Fe2O3 and CoFe2O4 Based Ferrofluids by Means of Spectroscopic Mueller Matrix Ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Stchakovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Magnetic Fluids 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Spectroscopic Ellipsometry (ICSE8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02305408v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02144459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic TiOxNy based micro-structured films obtained by ammonolysis of photopatternable TiO2 sol-gel film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META 2019, the 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal</w:t>
@@ -13471,51 +13471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kampfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoptics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.225-228, </w:t>
@@ -13553,51 +13553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photostructurable sol-gel material doped with magnetic nanoparticles for magneto-optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidaud Clémentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13605,51 +13605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERMAG Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
@@ -13691,90 +13691,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano‐photostructurable hybrid sol‐gel doped with magnetic nanoparticles for magneto‐optical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidaud Clémentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, lisbon, Portugal</w:t>
@@ -13842,51 +13842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gâté Gâté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13922,286 +13922,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01469405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-composite magnetic material embedded on TiO2 pillars to realize magneto-optical resonant guided mode gratings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Elaboration d’un réseau métallique par ammonolyse d’un revêtement TiO2 photogravable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gâté Gâté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West: Integrated Optics: Devices, Materials, and Technologies XX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème journée Sol-Gel Rhône-Alpes Auvergne (JSGRAA12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, SAINT-ETIENNE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01378553v1</w:t>
+                <w:t xml:space="preserve">ujm-01293485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’un réseau métallique par ammonolyse d’un revêtement TiO2 photogravable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano-composite magnetic material embedded on TiO2 pillars to realize magneto-optical resonant guided mode gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobin Varghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Berthod</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée Sol-Gel Rhône-Alpes Auvergne (JSGRAA12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West: Integrated Optics: Devices, Materials, and Technologies XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2016, San Francisco, United States. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2209089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01293485v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01378553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a waveguide with optics axes tilted by 45° and realized by ion-exchange on glass</w:t>
               </w:r>
@@ -14226,64 +14226,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.7, </w:t>
@@ -14321,90 +14321,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birefringence measurement of glass ion-exchanged waveguides: Burying depth or cover layer influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14507,51 +14507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAMP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Kitakyushu, Japan. pp.15-020</w:t>
@@ -14606,77 +14606,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamaï Nandiguim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nielie Daffe,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
@@ -14718,77 +14718,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient magneto-optical mode converter on glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14865,51 +14865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14958,282 +14958,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01386688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cross-talk glass integrated polarization splitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Mesure de la biréfringence de guides optiques non homogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01386708v1</w:t>
+                <w:t xml:space="preserve">ujm-01386719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la biréfringence de guides optiques non homogènes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Low cross-talk glass integrated polarization splitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86270B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2001642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01386719v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01386708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies of cobalt ferrite nanoparticles doped silica matrix 3D magneto-photonic crystals</w:t>
               </w:r>
@@ -15258,64 +15258,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Kekesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Photonics: Materials, Devices, and Applications II, part of Microtechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Feb 2013, Grenoble, France. pp.32</w:t>
@@ -15357,90 +15357,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ellipsométrique hyperfréquence de matériaux isotropes par une approche en multicouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Moungache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malloum Soultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
@@ -15508,64 +15508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Magnetic Symposium, JEMS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Parma, Italy</w:t>
@@ -15607,77 +15607,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical mode conversion in a hybrid glass waveguide made by sol-gel and ion-exchange techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Amata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15741,64 +15741,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetron sputtered amorphous silicon films with closed porosity: microstructure and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Godinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. C. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garcia-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15875,64 +15875,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Godinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caballero-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. C. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schierholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15987,77 +15987,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully compatible magneto-optical sol-gel material with glass waveguides technologies : application to mode converters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Amata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Kekesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16121,51 +16121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of argon flow rate on YIG film deposited by Radio-frequency reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abdel Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Roumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16233,103 +16233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical anisotropy of magnetosome-doped polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anezka Dzarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kopcansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnetic Fluids 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Sendai, Japan</w:t>
@@ -16397,51 +16397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16477,937 +16477,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00492541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic nanoparticles doped silica layer reported on ion-exchanged glass waveguide: towards integrated magneto-optical devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Broquin</w:t>
+                <w:t xml:space="preserve">Localization and optical properties of silver nanoparticles in mesostructured silica thin films after optical and chemical treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77191G</w:t>
+              <w:t xml:space="preserve">European Conference on Nano Films 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, LIEGE, Belgium. pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00492534v1</w:t>
+                <w:t xml:space="preserve">ujm-00469621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and optical properties of silver nanoparticles in mesostructured silica thin films after optical and chemical treatments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+                <w:t xml:space="preserve">Magnetic nanoparticles doped silica layer reported on ion-exchanged glass waveguide: towards integrated magneto-optical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Amata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Jamon</w:t>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Nano Films 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, LIEGE, Belgium. pp.124</w:t>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77191G</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00469621v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00492534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couches minces d'oxydes métalliques dopées en nanoparticules magnétiques: Effets magnéto-optiques et applications aux composants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magneto-optical properties of magnetite nanoparticles prepared by various processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anezka Dzarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Timko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kopcansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Nanoparticules pour la photonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">17th conference of slovak physicists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia. pp.177-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00380682v1</w:t>
+                <w:t xml:space="preserve">ujm-00430660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical properties of magnetite nanoparticles prepared by various processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Kopcansky</w:t>
+                <w:t xml:space="preserve">Propriétés optiques de monocouches de nanoparticules organisées dans des matrices de silice élaborées par voie sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th conference of slovak physicists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia. pp.177-178</w:t>
+              <w:t xml:space="preserve">Horizons de l'optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. pp.119-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00430660v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00416417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés optiques de monocouches de nanoparticules organisées dans des matrices de silice élaborées par voie sol-gel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Destouches</w:t>
+                <w:t xml:space="preserve">Couches minces d'oxydes métalliques dopées en nanoparticules magnétiques: Effets magnéto-optiques et applications aux composants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bois</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. pp.119-121</w:t>
+              <w:t xml:space="preserve">Workshop Nanoparticules pour la photonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00416417v1</w:t>
+                <w:t xml:space="preserve">ujm-00380682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication de réseaux de période sub-micrométrique et de haut indice à partir d'une couche mince HfO2-SiO2 photosensible synthétisée par voie sol-gel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase matched magnetooptic planar waveguide elaborated by magnetic nanoparticles embedded in a organic-inorganic sol-gel matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journée Sol-Gel Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">SPIE -- Silicon Photonics and Photonics Integrated Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00374906v1</w:t>
+                <w:t xml:space="preserve">ujm-00293101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase matched magnetooptic planar waveguide elaborated by magnetic nanoparticles embedded in a organic-inorganic sol-gel matrix</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication de réseaux de période sub-micrométrique et de haut indice à partir d'une couche mince HfO2-SiO2 photosensible synthétisée par voie sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE -- Silicon Photonics and Photonics Integrated Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, strasbourg, France</w:t>
+              <w:t xml:space="preserve">7ème journée Sol-Gel Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00293101v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00374906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par ellipsométrie et spectroscopie d'impédance de couches minces à base de dérivés calix[n]aréniques et leurs applications pour la détection d'ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17462,51 +17462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt de couches minces de YIG par ablation laser femtoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17587,77 +17587,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterned photo-resist control by neural inversion of ellipsometric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Gereige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stchakovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17699,77 +17699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical waveguides made of magnetic nanoparticles embedded in organic-inorganic sol-gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6eme Journée Sol Gel Rhône Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17788,290 +17788,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de caractérisation des couches minces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Study of the crystalline orientation and the magnetic properties of thin layers of barium hexaferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Hassane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Dehlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leberre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5eme Journée Sol Gel Rhône Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, saint etienne, France</w:t>
+              <w:t xml:space="preserve">6th European Magnetic Sensors &amp; Actuators Conference EMSA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Bilbao, Spain. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00292803v1</w:t>
+                <w:t xml:space="preserve">ujm-00292144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the crystalline orientation and the magnetic properties of thin layers of barium hexaferrite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Techniques de caractérisation des couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Magnetic Sensors &amp; Actuators Conference EMSA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Bilbao, Spain. pp.90</w:t>
+              <w:t xml:space="preserve">5eme Journée Sol Gel Rhône Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00292144v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00292803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides d'ondes magnéto-optiques obtenus par voie sol-gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5eme Journée Sol Gel Rhône Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18096,77 +18096,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A way to reduce the modal birefringence of low index magneto-optical waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18234,64 +18234,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison entre deux méthodes de caractérisation optique: La spectroscopie des lignes noires et l'ellipsométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Gereige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18342,90 +18342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and characterization of low index magneto-optical waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siblini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18457,299 +18457,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new technological approach in phase matched magnetooptic planar waveguide realization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">guides magnéto-optiques à bas indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Thin Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4eme Journée Sol Gel Rhône Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00292129v1</w:t>
+                <w:t xml:space="preserve">ujm-00292811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">guides magnéto-optiques à bas indices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A new technological approach in phase matched magnetooptic planar waveguide realization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme Journée Sol Gel Rhône Alpes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Optical Thin Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, saint etienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.512915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00292811v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00292129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particles size dependence of Faraday rotation in maghemite ferrofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18843,51 +18843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Rasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Philipse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18912,64 +18912,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto;optical properties of CoFe2O4 ferrofluids: Influence of the nanoparticles size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19037,51 +19037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveplates Made from Silica Matrix Doped with g;Fe2O3 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19162,51 +19162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration dependence of magnetisation and magneto;optical effects in a ferrofluid with double layer stabilized particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19214,51 +19214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Rasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Socoliuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Timisoara, Romania</w:t>
@@ -19332,90 +19332,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid sol-gel waveguide sensor for damage detection in aerospace domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sol-Gel Conference Solgel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
@@ -19483,51 +19483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erieta Katerina Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kampfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19601,64 +19601,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical properties of CoFe2O4 ferrofluids : Influence of the nanoparticles size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19916,51 +19916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Olloghe Mandoukou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05009596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerges El Haber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goutaland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Chatelon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245867" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05213440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Didychenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Savchenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Zideluns" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stehlik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-025-08414-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05305123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Godi Tch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.64.3.037101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05303732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hoang Thi Thanh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Landreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hainsworth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qtwf-f99d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Babu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lemoine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c07740" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04695148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Halagacka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2024-0136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.520109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godinho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ferrer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158681" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04093898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marichez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zambon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170408" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300126" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Poulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Misdanitis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.12.229" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gamet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acde02" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnould" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3249299" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Loir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.113004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03726664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.447030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03804992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga Higuita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12061008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03242709v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3084359" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195754" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.411560" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga-Higuita" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127089" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03114778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032620" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K Koussi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K&#228;mpfe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.413373" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84376-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03247329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8040109" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sabit Fawzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.432987" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03495651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adnan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8120401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.385634" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02899691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bidaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202000048" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03247333v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173730" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02631941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labchir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Hssi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamon Damien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03652-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02469352v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobin Varghese" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03728" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02861487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cridling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MariaPia Pedeferri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138181" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Usuga Higuita" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c07157" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garayt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2881007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02396890v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stchakovsky" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garcia-Caurel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5121286" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2017.10.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01635701v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Berthod" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100316" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617770v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gdovinov&#225;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toma&#353;ovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#225;vi&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#201;ber" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T&#243;th-Katona" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.131.934" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01998814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delafosse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charri&#232;re Ren&#233;e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamanti Maria Vittoria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.8.MAAP-278" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011558" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378510v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou-Diwan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kekesi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2016.12844" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381751v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthod" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichotte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002508" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01432539v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2016.03.0014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01260714v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015402" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moungache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Mahamat Tahir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28998" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3FF0F00816155EFF4F05DFFE52D34869D2E901E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01161604v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Caballero-Hernandez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Godinho" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacroix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Carmen Jimenez de Haro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02356" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022581v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molcan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hashim" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gojzewski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skumiel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391229v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Gu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.10.072" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJXMVRD0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025451v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parsy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2280034" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caballero-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rojas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schierholz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/27/275604" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00800142v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siblini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khalil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134016004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025555v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc Mignon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.000935" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025762v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795154" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025782v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2286454" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391225v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.057" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7BZ4NQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00681960v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janyce Franc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gamet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Lesage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.03.093" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32137067-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692054v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amata" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671180" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anezka Dzarova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kopcansky" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.12.041" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JKB6QKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00626210v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.001019" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00542818v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00428566v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-009-9794-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BLBGVDD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00362733v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.10.038" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HWSXBVJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00360198v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Rousseau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siblini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3079094" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489487v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douadi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skora" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009096" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419584v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gereige" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005318" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hocini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boumaza" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.09.012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ9T8Z5M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00362459v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Briche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamarle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2884-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39RBVFR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292016v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stchakovsky" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Celle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200777763" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9BW484R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291969v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.06.008" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R731HT2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291970v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.46.002036" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292020v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. -C. Popa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291949v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1844038" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167785v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zins" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291791v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ra&#351;a" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Philipse" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.031402" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291811v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003027" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K7CPK1QV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291808v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3379/tmjpn2001.2.155" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291796v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bovier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.952748" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291803v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoun Djendli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sahsah" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(00)00332-2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BH92V28-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291801v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.799081" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291799v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Monin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ra&#351;a" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Socoliuc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00096-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV997PDM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04705375v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010763" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692666v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03818552v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03843197v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03802605v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273603v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03353475v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03690788v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273606v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02537110v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557078" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419343v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bsawmaii" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348144v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta-K. Koussi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tite" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02144459v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02190387v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02114511v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02319511v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usuga" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02305408v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;e" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaki Maleki" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassouf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Dupuis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757163v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koussi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056463v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Koussi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007406802250228" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063359v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidaud Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617814v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01469405v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233; G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378553v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209089" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01293485v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378560v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209260" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377826v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Garayt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209273" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01260923v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01161619v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama&#239; Nandiguim" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nielie Daffe," TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386696v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037699" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386688v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386708v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001642" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386719v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386701v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Diwan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060968v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malloum Soultan" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00795893v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692075v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910696" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00735329v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Lopez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00735361v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero-Hernandez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schierholz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692068v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874927" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00795868v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdel Samad" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386713v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00492541v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00492534v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00469621v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00380682v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00430660v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kopcansky" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416417v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00374906v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesage" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00293101v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351308v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dridi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzarti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Ali" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351422v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292101v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292802v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292803v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292144v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Hassane" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leberre" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292807v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292139v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nader" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292136v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292132v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292129v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.512915" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292811v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292115v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292120v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rasa" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292123v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292113v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292109v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03804974v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346630v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta Katerina Koussi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291817v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94013" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N6WBX2BV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Olloghe Mandoukou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05305123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Godi Tch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.64.3.037101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05303732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hoang Thi Thanh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Landreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hainsworth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qtwf-f99d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Babu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lemoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c07740" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05009596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerges El Haber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goutaland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Chatelon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245867" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05213440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Didychenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Savchenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Zideluns" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stehlik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-025-08414-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04695148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Halagacka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2024-0136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.520109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04093898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marichez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zambon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170408" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godinho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ferrer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158681" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300126" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gamet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acde02" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Poulet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Misdanitis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.12.229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnould" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3249299" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Loir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.113004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03804992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga Higuita" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12061008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03726664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.447030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K Koussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K&#228;mpfe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.413373" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03114778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032620" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273423v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga-Higuita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127089" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273355v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.411560" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160928v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84376-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03242709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3084359" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195754" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03247329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8040109" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sabit Fawzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.432987" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03495651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adnan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8120401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02469352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobin Varghese" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03728" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02631941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labchir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Hssi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamon Damien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03652-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503065v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.385634" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02899691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bidaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berling" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202000048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03247333v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173730" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02861487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cridling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MariaPia Pedeferri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138181" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Usuga Higuita" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c07157" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garayt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2881007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02396890v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stchakovsky" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garcia-Caurel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5121286" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2017.10.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01635701v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Berthod" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100316" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617770v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gdovinov&#225;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toma&#353;ovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#225;vi&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#201;ber" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T&#243;th-Katona" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.131.934" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01998814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delafosse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charri&#232;re Ren&#233;e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamanti Maria Vittoria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.8.MAAP-278" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011558" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378510v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou-Diwan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kekesi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2016.12844" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381751v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthod" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichotte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002508" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01432539v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2016.03.0014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01260714v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015402" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moungache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Mahamat Tahir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28998" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3FF0F00816155EFF4F05DFFE52D34869D2E901E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01161604v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Caballero-Hernandez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Godinho" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacroix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Carmen Jimenez de Haro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02356" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022581v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molcan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hashim" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gojzewski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skumiel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391229v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Gu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.10.072" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJXMVRD0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025560v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caballero-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rojas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schierholz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/27/275604" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025451v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parsy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2280034" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00800142v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siblini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khalil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134016004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025555v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc Mignon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.000935" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025762v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795154" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025782v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2286454" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391225v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.057" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7BZ4NQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00681960v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janyce Franc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gamet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Lesage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.03.093" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32137067-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anezka Dzarova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kopcansky" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.12.041" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JKB6QKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00626210v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.001019" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692054v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amata" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671180" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00542818v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00428566v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-009-9794-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BLBGVDD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00362733v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.10.038" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HWSXBVJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00360198v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Rousseau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siblini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3079094" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489487v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douadi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skora" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009096" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419584v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gereige" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005318" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hocini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boumaza" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.09.012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ9T8Z5M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00362459v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Briche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamarle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2884-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39RBVFR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292016v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stchakovsky" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Celle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200777763" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9BW484R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291969v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.06.008" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R731HT2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291970v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.46.002036" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292020v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. -C. Popa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291949v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1844038" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167785v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zins" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291791v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ra&#351;a" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Philipse" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.031402" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291811v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003027" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K7CPK1QV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291808v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3379/tmjpn2001.2.155" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291796v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bovier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.952748" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291803v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoun Djendli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sahsah" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(00)00332-2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BH92V28-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291799v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Monin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ra&#351;a" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Socoliuc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00096-7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV997PDM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291801v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.799081" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04705375v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010763" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692666v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03818552v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03843197v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03802605v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273603v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03353475v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273606v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03690788v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02537110v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557078" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419343v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bsawmaii" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02114511v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02190387v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02319511v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usuga" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02305408v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;e" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaki Maleki" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassouf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Dupuis" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348144v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta-K. Koussi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tite" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02144459v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757163v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koussi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056463v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Koussi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007406802250228" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063359v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidaud Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617814v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01469405v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233; G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01293485v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378553v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209089" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378560v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209260" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377826v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Garayt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209273" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01260923v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01161619v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama&#239; Nandiguim" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nielie Daffe," TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386696v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037699" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386688v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386719v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386708v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001642" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386701v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Diwan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060968v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malloum Soultan" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00795893v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692075v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910696" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00735329v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Lopez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00735361v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero-Hernandez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schierholz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692068v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874927" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00795868v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdel Samad" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386713v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00492541v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00469621v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00492534v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00430660v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kopcansky" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416417v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00380682v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00293101v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00374906v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesage" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351308v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dridi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzarti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Ali" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351422v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292101v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292802v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292144v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Hassane" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leberre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292803v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292807v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292139v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nader" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292136v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292132v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292811v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292129v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.512915" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292115v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292120v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rasa" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292123v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292113v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292109v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03804974v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346630v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta Katerina Koussi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291817v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94013" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N6WBX2BV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>