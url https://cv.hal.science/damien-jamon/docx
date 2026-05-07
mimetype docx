--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of a sinusoidal grating shape during a manufacturing process</w:t>
+                <w:t xml:space="preserve">Magneto-optical properties of cobalt and Co3O4 thin films: Influence of microstructural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Godi Tchéré</w:t>
+                <w:t xml:space="preserve">Gerges El Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+                <w:t xml:space="preserve">François Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dutems</w:t>
+                <w:t xml:space="preserve">Dominique Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bayard</w:t>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jourlin</w:t>
+                <w:t xml:space="preserve">Jean Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (03), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137, pp.123907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.64.3.037101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0245867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-05305123v1</w:t>
+                <w:t xml:space="preserve">ujm-05009596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive temperature measurement of magnetic hyperthermia investigated through optical properties</w:t>
+                <w:t xml:space="preserve">Analysis of laser-induced damage threshold of circular grating waveguide structures exposed to sub-picosecond laser radiation centered at a wavelength of 1030 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Hoang Thi Thanh</w:t>
+                <w:t xml:space="preserve">Denys Didychenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Jamon</w:t>
+                <w:t xml:space="preserve">Fangfang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Landreau</w:t>
+                <w:t xml:space="preserve">Anton Savchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Hainsworth</w:t>
+                <w:t xml:space="preserve">Janis Zideluns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Morana</w:t>
+                <w:t xml:space="preserve">Marek Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (15), pp.155107. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131 (3), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/qtwf-f99d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-025-08414-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05303732v1</w:t>
+                <w:t xml:space="preserve">hal-05213440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Luminescent Coatings Constituted of Hybrid Sol–Gel Matrixes Embedding YVO 4 :Eu 3+ Nanocrystals</w:t>
+                <w:t xml:space="preserve">Noninvasive temperature measurement of magnetic hyperthermia investigated through optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjun Babu</w:t>
+                <w:t xml:space="preserve">Hai Hoang Thi Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Réveret</w:t>
+                <w:t xml:space="preserve">Chloé Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Barros</w:t>
+                <w:t xml:space="preserve">James Hainsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Cisnetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lemoine</w:t>
+                <w:t xml:space="preserve">Adriana Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c07740⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (15), pp.155107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/qtwf-f99d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318093v1</w:t>
+                <w:t xml:space="preserve">emse-05303732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical properties of cobalt and Co3O4 thin films: Influence of microstructural properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Luminescent Coatings Constituted of Hybrid Sol–Gel Matrixes Embedding YVO 4 :Eu 3+ Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerges El Haber</w:t>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goutaland</w:t>
+                <w:t xml:space="preserve">Anthony Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Luneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamon</w:t>
+                <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Chatelon</w:t>
+                <w:t xml:space="preserve">Kevin Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 137, pp.123907. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (30), pp.43413-43423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0245867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c07740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-05009596v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of laser-induced damage threshold of circular grating waveguide structures exposed to sub-picosecond laser radiation centered at a wavelength of 1030 nm</w:t>
+                <w:t xml:space="preserve">Automatic detection of a sinusoidal grating shape during a manufacturing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Didychenko</w:t>
+                <w:t xml:space="preserve">Moustapha Godi Tchéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangfang Li</w:t>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Savchenko</w:t>
+                <w:t xml:space="preserve">Julie Dutems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janis Zideluns</w:t>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Stehlik</w:t>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 131 (3), pp.39. </w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-025-08414-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.64.3.037101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213440v1</w:t>
+                <w:t xml:space="preserve">ujm-05305123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-plasmonic “switch” device for magnetic field detection</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bsawmaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerges El Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Halagacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,103 +1044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a perfect sinusoidal grating profile using an artificial neural network for plasmonic-based sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Godi Tchéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dutems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63, pp.3876-3884. </w:t>
@@ -1172,740 +1172,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped sol-gel based microstructured layers to improve the light emission of luminescent coatings</w:t>
+                <w:t xml:space="preserve">SiN/VO2/SiN sandwich-based resonant waveguide grating to produce thermally activated optical components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Marichez</w:t>
+                <w:t xml:space="preserve">Yannick Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Chadeyron</w:t>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Zambon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Potdevin</w:t>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170408⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202300126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093898v1</w:t>
+                <w:t xml:space="preserve">hal-04098245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution and properties of He-charged a-Si coatings prepared by magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Godinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Godinho</w:t>
+                <w:t xml:space="preserve">J. Caballero-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Caballero-Hernández</w:t>
+                <w:t xml:space="preserve">B. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lacroix</w:t>
+                <w:t xml:space="preserve">F.J. Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.158681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.158681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04244544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiN/VO2/SiN sandwich-based resonant waveguide grating to produce thermally activated optical components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doped sol-gel based microstructured layers to improve the light emission of luminescent coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Marichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bleu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+                <w:t xml:space="preserve">Geneviève Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Valour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamon</w:t>
+                <w:t xml:space="preserve">Daniel Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+                <w:t xml:space="preserve">Audrey Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 957, pp.170408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202300126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098245v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large reciprocal magneto-optical effect induced by all-dielectric resonant gratings based on a magnetic nanocomposite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+                <w:t xml:space="preserve">Thermochromic properties of BN/VO2/BN trilayer films with low phase transition temperature and high hysteresis width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gamet</w:t>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaya Lefkir</w:t>
+                <w:t xml:space="preserve">Anthony Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Neveu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Konstantinos Misdanitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (6), pp.063021. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (9), pp.13542-13547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/acde02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.12.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04244511v1</w:t>
+                <w:t xml:space="preserve">hal-04050302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic properties of BN/VO2/BN trilayer films with low phase transition temperature and high hysteresis width</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bleu</w:t>
+                <w:t xml:space="preserve">Large reciprocal magneto-optical effect induced by all-dielectric resonant gratings based on a magnetic nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bourquard</w:t>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Poulet</w:t>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Misdanitis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (9), pp.13542-13547. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (6), pp.063021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.12.229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/acde02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050302v1</w:t>
+                <w:t xml:space="preserve">ujm-04244511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Microstructured Optical Fiber for Magnetic-field Sensing in Radiation Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1982,77 +1982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring thermochromic and optical properties of VO2 thin films by pulsed laser deposition using different starting routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Micro-Nanostructuring of Titanium Dioxide Films on the Photocatalytic Degradation of Formic Acid under UV Illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Hamandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2263,77 +2263,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic nanocomposite films with photo-patterned 1D grating on top enable giant magneto-optical intensity effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bsawmaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2374,1047 +2374,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03726664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally activated resonant grating using a vanadium dioxide waveguide</w:t>
+                <w:t xml:space="preserve">All-Fiber Magneto-Optical Effect Using Nanoparticles Doped Sol-Gel Thin Film Deposited Within Microstructured Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. K Koussi</w:t>
+                <w:t xml:space="preserve">Alexis Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Verrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Bourquard</w:t>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ome.413373⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3084359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191044v1</w:t>
+                <w:t xml:space="preserve">ujm-03242709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-biased magneto-optical films based on CoFe 2 O 4 –silica nanocomposite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Lefkir</w:t>
+                <w:t xml:space="preserve">Impact of γ-rays Irradiation on Hybrid TiO2-SiO2 Sol-Gel Films Doped with RHODAMINE 6G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0032620⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (19), pp.5754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14195754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03114778v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03466364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, electrical and mechanical properties of TiN thin film obtained from a TiO2 sol-gel coating and rapid thermal nitridation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamon</w:t>
+                <w:t xml:space="preserve">Photocrosslinking and photopatterning of magneto-optical nanocomposite sol-gel thin film under deep-UV irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127089⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.5075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84376-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273423v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant waveguide grating fabrication on planar and cylindrical substrates using a photosensitive TiO2 sol-gel approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Vocanson</w:t>
+                <w:t xml:space="preserve">Optical, electrical and mechanical properties of TiN thin film obtained from a TiO2 sol-gel coating and rapid thermal nitridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga-Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ome.411560⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413, pp.127089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273355v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocrosslinking and photopatterning of magneto-optical nanocomposite sol-gel thin film under deep-UV irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Neveu</w:t>
+                <w:t xml:space="preserve">Resonant waveguide grating fabrication on planar and cylindrical substrates using a photosensitive TiO2 sol-gel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hochedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kampfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84376-6⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ome.411560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160928v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Fiber Magneto-Optical Effect Using Nanoparticles Doped Sol-Gel Thin Film Deposited Within Microstructured Fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Neveu</w:t>
+                <w:t xml:space="preserve">Thermally activated resonant grating using a vanadium dioxide waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. K Koussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kämpfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3084359⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ome.413373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03242709v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of γ-rays Irradiation on Hybrid TiO2-SiO2 Sol-Gel Films Doped with RHODAMINE 6G</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-biased magneto-optical films based on CoFe 2 O 4 –silica nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Marin</w:t>
+                <w:t xml:space="preserve">F. Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (19), pp.5754. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (2), pp.023101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14195754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0032620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03466364v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03114778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol–Gel Waveguide-Based Sensor for Structural Health Monitoring on Large Surfaces in Aerospace Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (4), pp.109. </w:t>
@@ -3452,103 +3452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification of a grating profile using neural network classifiers in optical scatterometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Godi Tchéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki Sabit Fawzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (26), pp.7929. </w:t>
@@ -3625,51 +3625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Adnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3714,693 +3714,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03495651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Both Faraday and Kerr Effects with an All-Dielectric Grating Based on a Magneto-Optical Nanocomposite Material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal magneto-optical effect enhancement with high transmission through a 1D all-dielectric resonant guided mode grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03728⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.385634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-02469352v1</w:t>
+                <w:t xml:space="preserve">hal-02503065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Faraday rotation of $${\text{C}\text{o}}_{x}{\text{F}\text{e}}_{3-x}{\text{O}}_{4}$$ thin films electrodeposited under a static magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep‐UV lithography of nanocomposite thin films into magnetooptical gratings with submicron periodicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Labchir</w:t>
+                <w:t xml:space="preserve">Dominique Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hannour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jamon Damien</w:t>
+                <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-020-03652-9⟩</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202000048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02631941v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02899691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal magneto-optical effect enhancement with high transmission through a 1D all-dielectric resonant guided mode grating</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparison between the UV and X-ray Photosensitivities of Hybrid TiO2-SiO2 Thin Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Morana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.385634⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13173730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503065v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03247333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep‐UV lithography of nanocomposite thin films into magnetooptical gratings with submicron periodicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Enhancement of Both Faraday and Kerr Effects with an All-Dielectric Grating Based on a Magneto-Optical Nanocomposite Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobin Varghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Vidal</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202000048⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (6), pp.2886-2892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02899691v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02469352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the UV and X-ray Photosensitivities of Hybrid TiO2-SiO2 Thin Layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adriana Morana</w:t>
+                <w:t xml:space="preserve">Spontaneous Faraday rotation of $${\text{C}\text{o}}_{x}{\text{F}\text{e}}_{3-x}{\text{O}}_{4}$$ thin films electrodeposited under a static magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Labchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Hssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamon Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma13173730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10854-020-03652-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03247333v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02631941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anodized titanium oxide thickness estimation with ellipsometry, reflectance spectra extrema positions and electronic imaging: importance of the interfaces electromagnetic phase-shift</w:t>
               </w:r>
@@ -4412,51 +4412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cridling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,77 +4520,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro–Nanostructured TiN Thin Film: Synthesis from a Photo-Patternable TiO2 Sol–Gel Coating and Rapid Thermal Nitridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4680,51 +4680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Garayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,64 +4814,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Stchakovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4957,51 +4957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5052,51 +5052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical Faraday effect in suspended core micro-structured optical fiber filled with magnetic CoFe2O4 nanoparticles doped composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5143,6360 +5143,6372 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27, pp.49 - 54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.photonics.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic TiO2 Nanostructures with Improved Aspect and Line/Space Ratio Realized by Colloidal Photolithography Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kämpfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano7100316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01635701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Magnetic Field Response in Ferronematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gdovinová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tomašovičová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Závišová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Éber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tóth-Katona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 131 (4), pp.934 - 936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12693/APhysPolA.131.934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of roughness on the gonioapparency of anodized titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cridling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charrière Renée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamon Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamanti Maria Vittoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (8), pp.86-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.8.MAAP-278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01998814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering effects and high-spatial-frequency nanostructures on ultrafast laser irradiated surfaces of zirconium metallic alloys with nanoscaled topographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghua Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xxx Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (11), pp.11558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.24.011558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01346687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Spectral Modification of the Faraday Effect of 3D SiO2/CoFe2O4 Magneto-Photonic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Abou-Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Kekesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (9), pp.10160-10165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jnn.2016.12844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01378510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct fabrication of a metal-like TiN-based plasmonic grating using nitridation of a photo-patternable TiO_2 sol-gel film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gâté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bichotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (8), pp.2508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OME.6.002508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nitial Cumulative Effects in Femtosecond Pulsed Laser-induced Periodic Surface Structures on Bulk Metallic Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghua Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (3), pp.357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2961/jlmn.2016.03.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01432539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of evolving surface nanoscale topologies in femtosecond laser structuring of Ni-based superalloy CMSX-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghua Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.015402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01260714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of refraction index of thick and nontransparent isotropic material using transmission microwave ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Moungache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abakar Mahamat Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (4), pp.1006-1013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mop.28998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01385440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of optical multilayer devices from porous silicon coatings with closed porosity by magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Caballero-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Godinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari-Carmen Jimenez de Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (25), pp.13889-13897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.5b02356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01161604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetosomes-Bacteriial magnetiic nanopartiicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Molcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gojzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skumiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Komunikácie - vedecké listy Žilinskej univerzity v Žiline / Communications - Scientific Letters of the University of Žilina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement in single walled carbon nanotubes investigated by spectroscopic ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyuan Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gicquel-Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6th International Conference on Spectroscopic Ellipsometry (ICSE-VI), 571 (3), pp.395-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.10.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new bottom-up methodology to produce silicon with closed porosity nanostructure and reduced refractive index</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">3D magneto-photonic crystals made of silica inverse opals doped by cobalt-ferrite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Kekesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. C. Rojas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R Schierholz</w:t>
+                <w:t xml:space="preserve">M. Blanc Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Abou-Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/27/275604⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (7), pp.935-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.3.000935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01025560v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01025555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birefringence measurements in optical waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A new bottom-up methodology to produce silicon with closed porosity nanostructure and reduced refractive index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Godinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Caballero-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Parsy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. C. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Schierholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2013.2280034⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (27), pp.275604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/27/275604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01025451v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01025560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of annealing in vacuum and in air on magnetic, crystallographic and morphological properties of thin YIG films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Siblini</w:t>
+                <w:t xml:space="preserve">Birefringence measurements in optical waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Khalil</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.16004. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (19), pp.3151-3157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20134016004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2013.2280034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00800142v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01025451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D magneto-photonic crystals made of silica inverse opals doped by cobalt-ferrite nanoparticles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of annealing in vacuum and in air on magnetic, crystallographic and morphological properties of thin YIG films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Blanc Mignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Abou-Diwan</w:t>
+                <w:t xml:space="preserve">A. Siblini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.3.000935⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.16004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20134016004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01025555v1</w:t>
+                <w:t xml:space="preserve">ujm-00800142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality distribution in single walled carbon nanotube films by spectroscopic ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102 (9), pp.091909 - 091909-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4795154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01025762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Broadband Polarization Splitters made by Ion-Exchange on Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (23), pp.2373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LPT.2013.2286454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01025782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical anisotropy of single walled carbon nanotubes investigated by spectroscopic ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aotmane En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (12), pp.4673-4679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicrometric gratings fabrication from photosensitive organo-silica-hafnia thin films elaborated by sol-gel processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janyce Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 520 (19), pp.6050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.03.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00681960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical study of magnetite nanoparticles prepared by chemical and biomineralization process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Hybrid magneto-optical mode converter made with a magnetic nanoparticles-doped SiO2/ZrO2 layer coated on an ion-exchanged glass waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Amata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Kopcansky</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 323 (11), pp.1453-1459. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.251108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.12.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3671180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-00692042v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00692054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of silver nanoparticles thermally grown in a mesostructured hybrid silica film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Destouches</w:t>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, pp.1019-1033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OME.1.001019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00626210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid magneto-optical mode converter made with a magnetic nanoparticles-doped SiO2/ZrO2 layer coated on an ion-exchanged glass waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magneto-optical study of magnetite nanoparticles prepared by chemical and biomineralization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anezka Dzarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Amata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Royer</w:t>
+                <w:t xml:space="preserve">M. Timko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Choueikani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Parsy</w:t>
+                <w:t xml:space="preserve">Peter Kopcansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99, pp.251108. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 323 (11), pp.1453-1459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3671180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00692054v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00692042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical anisotropy of magnetosome-doped polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anezka Dzarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kopcansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.doi:10.1016/j.jmmm.2010.11.047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00542818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of an ordered layer of silver nanoparticles in mesostructured dielectric films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Destouches</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.1073-1082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11051-009-9794-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00428566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on the magneto-optic effects of ferrofluids via dynamic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siblini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 321, pp.1148-1154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00362733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical waveguides made of cobalt ferrite nanoparticles embedded in silica/zirconia organic inorganic matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siblini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (5), pp.051113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3079094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00360198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low birefringent magneto-optical waveguides fabricated via organic-inorganic sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (3), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2009096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of the feasibility of a complete ellipsometric characterization method based on an artificial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Gereige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Stchakovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (28), pp.5318-5323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.48.005318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birefringence in magneto-optical rib waveguides made by SiO2/TiO2 doped with g-Fe2O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (1), pp.99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mejo.2007.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol–gel processing and UVA patterning of epoxy-based hybrid organic–inorganic thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Briche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gastaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lamarle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (17), pp.5809-5022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-008-2884-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00362459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipsometric characterization of photo-resist gratings using artificial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Gereige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stchakovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (5), pp.1133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssc.200777763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Control of submicrometer periodic structures by a neural inversion from ellipsometric measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Gereige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 278 (2), pp.270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optcom.2007.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00291969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and rapid optical characterization of an anisotropic guided structure based on a neural method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (11), pp.2036. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.46.002036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00291970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas Distribution Control System Using Magnetic Fluid Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. -C. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siblini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (3), pp.309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical nanoparticle-doped silica-titania planar waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cabuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86, pp.011107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1844038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00291949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrofluids, Sol-Gel Method and Materials for Optical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cabuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Journal of Engineering &amp; Materials Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 11, pp.237-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial susceptibility, flow curves, and magneto-optics of inverse magnetic fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raşa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Philipse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68 (3), pp.031402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.68.031402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00291791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on g-Fe2O3 nanoparticles Faraday Rotation: particles size dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cabuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (2), pp.83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2003027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00291811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particles size dependence of Faraday rotation in maghemite ferrofluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cabuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Magnetics Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2 (4), pp.115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3379/tmjpn2001.2.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00291808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigation on g-Fe2O3 nanoparticles doped silica gel matrix for the realization of birefringent components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37 (5), pp.3803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/20.952748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00291796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajusted quarter wave plate using g-Fe2O3 ferrofluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanoun Djendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sahsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 217 (1-3), pp.170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0304-8853(00)00332-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00291803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration dependence of magnetisation and magneto-optical effects in a ferrofluid with double layer stabilized particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of longitudinal magneto-optic effects in four ferrite ferrofluids in visible-near infrared spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Donatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00096-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 35 (5), pp.4311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.799081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-00291799v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00291801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of longitudinal magneto-optic effects in four ferrite ferrofluids in visible-near infrared spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Concentration dependence of magnetisation and magneto-optical effects in a ferrofluid with double layer stabilized particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Raşa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Socoliuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 35 (5), pp.4311. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 201 (1-3), pp.174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/20.799081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00096-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00291801v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00291799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical functionalized surfaces for sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bsawmaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerges El Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.75, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3010763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04705375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser deposited BN/VO2/BN architectured films with thermochromic properties at low transition temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Misdanitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2023 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Microstructured Optical Fiber for Magnetic-field Sensing in Radiation Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11511,993 +11523,993 @@
               <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Provo, Salt Lake City UT,, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2023.3249299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03818552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-Optical Properties of Cobalt-Glass Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerges El Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Annual Conference on Magnetism and Magnetic Materials (MMM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03843197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiN thin film made by nitridation of TiO2 sol-gel layer and rapid thermal nitridation process (RTN).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sol-Gel Conference Solgel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03802605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of a Resonant Waveguide Grating (RWG) with a single-step TiO2 sol-gel technological approach on planar and non-conventional substrate (cylinder)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Edition of World Nanotechnology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, ORLANDO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FONCTIONNALISATION D’UNE FIBRE OPTIQUE MICROSTRUCTUREE PAR DEPOT D’UNE COUCHE MINCE DOPEE AUX NANOPARTICULES MAGNETIQUES POUR LA MESURE MAGNETO-OPTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bsawmaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03353475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of micro-nanostructured TiN thin film from a TiO2 sol–gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Edition of World Nanotechnology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, ORLANDO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of γ-rays irradiation on the photoluminescence properties of hybrid TiO2-SiO2 sol-gel films doped with Rhodamine 6G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SiO2-2021 : The 13th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03690788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced magneto-optical response with a 1D resonant grating for sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bsawmaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Sensing and Detection VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.39, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2557078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02537110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-structured optical fiber functionalization with magnetic nanoparticles doped sol-gel matrix: application to an all-fiber magnetic field sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bsawmaii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12506,4455 +12518,4438 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Washington, France. pp.W4.8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OFS.2020.W4.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large enhancement of longitudinal magneto-optical effect with an all-dielectric resonant guided-mode grating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Neveu</w:t>
+                <w:t xml:space="preserve">Thermally Activated Resonant Grating using Vanadium Dioxyde Synthetized by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erieta-K. Koussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamon Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference On Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">EOS- Topical Meeting on diffractive optics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Iena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02114511v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exaltation de l’effet magnéto-optique longitudinal par une structure diélectrique résonante en mode guidé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Study of g-Fe2O3 and CoFe2O4 Based Ferrofluids by Means of Spectroscopic Mueller Matrix Ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Stchakovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Spectroscopic Ellipsometry (ICSE8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02190387v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02144459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d’un réseau métallique par ammonolyse d’un revêtement TiO2 photogravable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Usuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sol-Gel 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02319511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrofluid incorporation into a sol-gel matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaki Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kassouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent S Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnetic Fluids 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02305408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally Activated Resonant Grating using Vanadium Dioxyde Synthetized by Pulsed Laser Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+                <w:t xml:space="preserve">Large enhancement of longitudinal magneto-optical effect with an all-dielectric resonant guided-mode grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS- Topical Meeting on diffractive optics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Iena, Germany</w:t>
+              <w:t xml:space="preserve">European Conference On Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348144v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02114511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Study of g-Fe2O3 and CoFe2O4 Based Ferrofluids by Means of Spectroscopic Mueller Matrix Ellipsometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Exaltation de l’effet magnéto-optique longitudinal par une structure diélectrique résonante en mode guidé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Spectroscopic Ellipsometry (ICSE8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02144459v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02190387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic TiOxNy based micro-structured films obtained by ammonolysis of photopatternable TiO2 sol-gel film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Usuga Higuita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META 2019, the 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic excitation of a grating-coupled waveguide at the inner wall of a glass tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kampfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoptics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.225-228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0007406802250228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photostructurable sol-gel material doped with magnetic nanoparticles for magneto-optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidaud Clémentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERMAG Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano‐photostructurable hybrid sol‐gel doped with magnetic nanoparticles for magneto‐optical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidaud Clémentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a metal-like TiN plasmonic grating by ammonolysis of a photo-patternable TiO2 sol-gel film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gâté Gâté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Optical Society Annual Meeting (EOSAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01469405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d’un réseau métallique par ammonolyse d’un revêtement TiO2 photogravable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gâté Gâté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème journée Sol-Gel Rhône-Alpes Auvergne (JSGRAA12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, SAINT-ETIENNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01293485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-composite magnetic material embedded on TiO2 pillars to realize magneto-optical resonant guided mode gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobin Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West: Integrated Optics: Devices, Materials, and Technologies XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Feb 2016, San Francisco, United States. pp.31, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2209089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01378553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a waveguide with optics axes tilted by 45° and realized by ion-exchange on glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2209260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01378560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birefringence measurement of glass ion-exchanged waveguides: Burying depth or cover layer influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.97500B, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2209273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial cumulative effects in femtosecond laser-induced periodic surface structures on bulk metallic glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghua Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAMP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Kitakyushu, Japan. pp.15-020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01260923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoFe2O4 nanoparticles embedded in a silica matrix: impact of the nanoparticles properties on the magneto-optical merit factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamaï Nandiguim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nielie Daffe,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01161619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient magneto-optical mode converter on glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2037699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01386696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the magneto-optical interaction in a hybrid non-reciprocal mode converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01386688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la biréfringence de guides optiques non homogènes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Low cross-talk glass integrated polarization splitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86270B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2001642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01386719v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01386708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cross-talk glass integrated polarization splitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Mesure de la biréfringence de guides optiques non homogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01386708v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01386719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies of cobalt ferrite nanoparticles doped silica matrix 3D magneto-photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Kekesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Photonics: Materials, Devices, and Applications II, part of Microtechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Feb 2013, Grenoble, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01386701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ellipsométrique hyperfréquence de matériaux isotropes par une approche en multicouches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Moungache</w:t>
+                <w:t xml:space="preserve">Influence of annealing in vacuum and in air on the magnetic, crystallographic and morphological properties of thin YIG films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siblini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bayard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Jamon</w:t>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Joint European Magnetic Symposium, JEMS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02060968v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00795893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of annealing in vacuum and in air on the magnetic, crystallographic and morphological properties of thin YIG films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamon</w:t>
+                <w:t xml:space="preserve">Caractérisation ellipsométrique hyperfréquence de matériaux isotropes par une approche en multicouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Moungache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malloum Soultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint European Magnetic Symposium, JEMS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Parma, Italy</w:t>
+              <w:t xml:space="preserve">12e Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00795893v1</w:t>
+                <w:t xml:space="preserve">ujm-02060968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical mode conversion in a hybrid glass waveguide made by sol-gel and ion-exchange techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Amata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.826403, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.910696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00692075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetron sputtered amorphous silicon films with closed porosity: microstructure and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Godinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. C. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garcia-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2012 SPRING MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00735329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetron sputtered amorphous silicon films with closed porosity: microstructure and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Godinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caballero-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. C. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schierholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Nanofilms ECNF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00735361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully compatible magneto-optical sol-gel material with glass waveguides technologies : application to mode converters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Amata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Kekesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.794106, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.874927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00692068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of argon flow rate on YIG film deposited by Radio-frequency reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abdel Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Roumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siblini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seeheim Conference on Magnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00795868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical anisotropy of magnetosome-doped polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anezka Dzarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kopcansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnetic Fluids 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01386713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary studies of 3D Magnetophotonic Crystals designed from a template stuffed by sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Kekesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Kekesi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic Crystals Materials and Devices -- Part of Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.7713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00492541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and optical properties of silver nanoparticles in mesostructured silica thin films after optical and chemical treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Nano Films 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, LIEGE, Belgium. pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00469621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic nanoparticles doped silica layer reported on ion-exchanged glass waveguide: towards integrated magneto-optical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Amata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77191G</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00492534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical properties of magnetite nanoparticles prepared by various processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Couches minces d'oxydes métalliques dopées en nanoparticules magnétiques: Effets magnéto-optiques et applications aux composants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th conference of slovak physicists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia. pp.177-178</w:t>
+              <w:t xml:space="preserve">Workshop Nanoparticules pour la photonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00430660v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00380682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés optiques de monocouches de nanoparticules organisées dans des matrices de silice élaborées par voie sol-gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Destouches</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, France. pp.119-121</w:t>
@@ -16977,2325 +16972,2342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00416417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couches minces d'oxydes métalliques dopées en nanoparticules magnétiques: Effets magnéto-optiques et applications aux composants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Magneto-optical properties of magnetite nanoparticles prepared by various processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anezka Dzarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Timko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kopcansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Nanoparticules pour la photonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">17th conference of slovak physicists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia. pp.177-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00380682v1</w:t>
+                <w:t xml:space="preserve">ujm-00430660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase matched magnetooptic planar waveguide elaborated by magnetic nanoparticles embedded in a organic-inorganic sol-gel matrix</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication de réseaux de période sub-micrométrique et de haut indice à partir d'une couche mince HfO2-SiO2 photosensible synthétisée par voie sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE -- Silicon Photonics and Photonics Integrated Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, strasbourg, France</w:t>
+              <w:t xml:space="preserve">7ème journée Sol-Gel Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00293101v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00374906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication de réseaux de période sub-micrométrique et de haut indice à partir d'une couche mince HfO2-SiO2 photosensible synthétisée par voie sol-gel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase matched magnetooptic planar waveguide elaborated by magnetic nanoparticles embedded in a organic-inorganic sol-gel matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journée Sol-Gel Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">SPIE -- Silicon Photonics and Photonics Integrated Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00374906v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00293101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par ellipsométrie et spectroscopie d'impédance de couches minces à base de dérivés calix[n]aréniques et leurs applications pour la détection d'ions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamon</w:t>
+                <w:t xml:space="preserve">Dépôt de couches minces de YIG par ablation laser femtoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benzarti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Vocanson</w:t>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Ben Ali</w:t>
+                <w:t xml:space="preserve">C. Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADICA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Micro-Ondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00351308v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00351422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt de couches minces de YIG par ablation laser femtoseconde</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude par ellipsométrie et spectroscopie d'impédance de couches minces à base de dérivés calix[n]aréniques et leurs applications pour la détection d'ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-S. Loir</w:t>
+                <w:t xml:space="preserve">C. Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Donnet</w:t>
+                <w:t xml:space="preserve">M. Benzarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Micro-Ondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t>
+              <w:t xml:space="preserve">MADICA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00351422v1</w:t>
+                <w:t xml:space="preserve">ujm-00351308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterned photo-resist control by neural inversion of ellipsometric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Gereige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stchakovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Spectroscopic Ellipsometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Stockholm, Sweden. pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical waveguides made of magnetic nanoparticles embedded in organic-inorganic sol-gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6eme Journée Sol Gel Rhône Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the crystalline orientation and the magnetic properties of thin layers of barium hexaferrite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Techniques de caractérisation des couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Magnetic Sensors &amp; Actuators Conference EMSA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Bilbao, Spain. pp.90</w:t>
+              <w:t xml:space="preserve">5eme Journée Sol Gel Rhône Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00292144v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00292803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de caractérisation des couches minces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Study of the crystalline orientation and the magnetic properties of thin layers of barium hexaferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Hassane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Dehlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leberre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5eme Journée Sol Gel Rhône Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, saint etienne, France</w:t>
+              <w:t xml:space="preserve">6th European Magnetic Sensors &amp; Actuators Conference EMSA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Bilbao, Spain. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00292803v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00292144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides d'ondes magnéto-optiques obtenus par voie sol-gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5eme Journée Sol Gel Rhône Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A way to reduce the modal birefringence of low index magneto-optical waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siblini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSM5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison entre deux méthodes de caractérisation optique: La spectroscopie des lignes noires et l'ellipsométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Gereige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Nader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSM5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and characterization of low index magneto-optical waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siblini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIO'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">guides magnéto-optiques à bas indices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A new technological approach in phase matched magnetooptic planar waveguide realization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme Journée Sol Gel Rhône Alpes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Optical Thin Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, saint etienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.512915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00292811v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00292129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new technological approach in phase matched magnetooptic planar waveguide realization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">guides magnéto-optiques à bas indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Thin Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4eme Journée Sol Gel Rhône Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00292129v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00292811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particles size dependence of Faraday rotation in maghemite ferrofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cabuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MORIS 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Benodet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of inverse magnetic fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Rasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Philipse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto;optical properties of CoFe2O4 ferrofluids: Influence of the nanoparticles size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cabuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveplates Made from Silica Matrix Doped with g;Fe2O3 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WFOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Pavie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration dependence of magnetisation and magneto;optical effects in a ferrofluid with double layer stabilized particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Rasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Socoliuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00292109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19305,216 +19317,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid sol-gel waveguide sensor for damage detection in aerospace domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sol-Gel Conference Solgel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03804974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESEAU DE DIFFRACTION RESONANT ACTIVE THERMIQUEMENT PAR DIOXYDE DE VANADIUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erieta Katerina Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kampfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19533,51 +19545,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Optique de la SFO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19587,189 +19599,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical properties of CoFe2O4 ferrofluids : Influence of the nanoparticles size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cabuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Colloid and Interface Science XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 126, Springer, Berlin, Heidelberg, pp.155, 2004, Progress in Colloid and Polymer Science, 978-3-540-20073-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b94013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00291817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId525"/>
+      <w:footerReference w:type="default" r:id="rId526"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19916,51 +19928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Olloghe Mandoukou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05305123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Godi Tch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.64.3.037101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05303732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hoang Thi Thanh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Landreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hainsworth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qtwf-f99d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Babu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lemoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c07740" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05009596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerges El Haber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goutaland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Chatelon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245867" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05213440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Didychenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Savchenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Zideluns" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stehlik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-025-08414-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04695148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Halagacka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2024-0136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.520109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04093898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marichez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zambon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170408" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godinho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ferrer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158681" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300126" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gamet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acde02" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Poulet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Misdanitis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.12.229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnould" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3249299" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Loir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.113004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03804992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga Higuita" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12061008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03726664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.447030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K Koussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K&#228;mpfe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.413373" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03114778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032620" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273423v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga-Higuita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127089" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273355v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.411560" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160928v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84376-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03242709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3084359" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195754" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03247329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8040109" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sabit Fawzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.432987" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03495651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adnan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8120401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02469352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobin Varghese" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03728" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02631941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labchir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Hssi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamon Damien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03652-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503065v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.385634" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02899691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bidaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berling" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202000048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03247333v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173730" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02861487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cridling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MariaPia Pedeferri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138181" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Usuga Higuita" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c07157" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garayt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2881007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02396890v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stchakovsky" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garcia-Caurel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5121286" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2017.10.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01635701v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Berthod" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100316" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617770v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gdovinov&#225;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toma&#353;ovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#225;vi&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#201;ber" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T&#243;th-Katona" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.131.934" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01998814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delafosse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charri&#232;re Ren&#233;e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamanti Maria Vittoria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.8.MAAP-278" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011558" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378510v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou-Diwan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kekesi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2016.12844" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381751v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthod" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichotte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002508" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01432539v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2016.03.0014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01260714v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015402" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moungache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Mahamat Tahir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28998" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3FF0F00816155EFF4F05DFFE52D34869D2E901E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01161604v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Caballero-Hernandez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Godinho" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacroix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Carmen Jimenez de Haro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02356" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022581v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molcan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hashim" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gojzewski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skumiel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391229v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Gu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.10.072" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJXMVRD0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025560v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caballero-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rojas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schierholz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/27/275604" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025451v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parsy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2280034" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00800142v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siblini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khalil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134016004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025555v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc Mignon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.000935" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025762v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795154" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025782v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2286454" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391225v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.057" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7BZ4NQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00681960v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janyce Franc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gamet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Lesage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.03.093" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32137067-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anezka Dzarova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kopcansky" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.12.041" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JKB6QKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00626210v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.001019" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692054v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amata" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671180" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00542818v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00428566v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-009-9794-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BLBGVDD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00362733v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.10.038" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HWSXBVJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00360198v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Rousseau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siblini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3079094" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489487v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douadi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skora" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009096" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419584v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gereige" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005318" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hocini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boumaza" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.09.012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ9T8Z5M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00362459v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Briche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamarle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2884-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39RBVFR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292016v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stchakovsky" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Celle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200777763" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9BW484R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291969v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.06.008" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R731HT2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291970v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.46.002036" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292020v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. -C. Popa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291949v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1844038" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167785v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zins" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291791v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ra&#351;a" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Philipse" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.031402" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291811v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003027" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K7CPK1QV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291808v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3379/tmjpn2001.2.155" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291796v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bovier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.952748" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291803v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoun Djendli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sahsah" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(00)00332-2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BH92V28-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291799v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Monin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ra&#351;a" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Socoliuc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00096-7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV997PDM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291801v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.799081" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04705375v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010763" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692666v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03818552v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03843197v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03802605v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273603v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03353475v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273606v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03690788v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02537110v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557078" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419343v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bsawmaii" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02114511v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02190387v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02319511v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usuga" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02305408v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;e" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaki Maleki" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassouf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Dupuis" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348144v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta-K. Koussi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tite" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02144459v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757163v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koussi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056463v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Koussi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007406802250228" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063359v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidaud Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617814v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01469405v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233; G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01293485v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378553v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209089" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378560v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209260" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377826v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Garayt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209273" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01260923v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01161619v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama&#239; Nandiguim" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nielie Daffe," TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386696v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037699" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386688v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386719v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386708v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001642" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386701v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Diwan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060968v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malloum Soultan" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00795893v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692075v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910696" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00735329v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Lopez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00735361v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero-Hernandez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schierholz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692068v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874927" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00795868v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdel Samad" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386713v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00492541v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00469621v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00492534v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00430660v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kopcansky" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416417v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00380682v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00293101v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00374906v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesage" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351308v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dridi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzarti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Ali" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351422v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292101v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292802v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292144v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Hassane" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leberre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292803v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292807v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292139v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nader" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292136v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292132v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292811v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292129v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.512915" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292115v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292120v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rasa" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292123v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292113v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292109v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03804974v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346630v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta Katerina Koussi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291817v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94013" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N6WBX2BV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Olloghe Mandoukou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05009596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerges El Haber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goutaland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Chatelon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245867" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05213440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Didychenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Savchenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Zideluns" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stehlik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-025-08414-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05303732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hoang Thi Thanh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Landreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hainsworth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qtwf-f99d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Babu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lemoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c07740" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05305123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Godi Tch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.64.3.037101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04695148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Halagacka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2024-0136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.520109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300126" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244544v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godinho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ferrer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158681" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04093898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marichez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zambon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170408" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Poulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Misdanitis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.12.229" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gamet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acde02" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnould" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3249299" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Loir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.113004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03804992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga Higuita" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12061008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03726664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.447030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03242709v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3084359" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195754" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berling" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84376-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273423v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Usuga-Higuita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127089" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273355v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.411560" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K Koussi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K&#228;mpfe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.413373" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03114778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032620" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03247329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8040109" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sabit Fawzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.432987" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03495651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adnan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8120401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.385634" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02899691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bidaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202000048" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03247333v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173730" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02469352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobin Varghese" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03728" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02631941v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labchir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Hssi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamon Damien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03652-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02861487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cridling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MariaPia Pedeferri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138181" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Usuga Higuita" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c07157" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garayt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2881007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02396890v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stchakovsky" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garcia-Caurel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5121286" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2017.10.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BPXNBSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01635701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Berthod" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100316" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617770v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gdovinov&#225;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toma&#353;ovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#225;vi&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#201;ber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T&#243;th-Katona" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.131.934" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01998814v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delafosse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charri&#232;re Ren&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamanti Maria Vittoria" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.8.MAAP-278" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346687v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011558" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou-Diwan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kekesi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2016.12844" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381751v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthod" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002508" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01432539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2016.03.0014" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01260714v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015402" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385440v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moungache" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Mahamat Tahir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28998" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3FF0F00816155EFF4F05DFFE52D34869D2E901E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01161604v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Caballero-Hernandez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Godinho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacroix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Carmen Jimenez de Haro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02356" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molcan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hashim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gojzewski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skumiel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391229v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Gu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.10.072" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJXMVRD0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025555v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc Mignon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.000935" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caballero-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rojas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schierholz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/27/275604" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025451v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parsy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2280034" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00800142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siblini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khalil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134016004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025762v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795154" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025782v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2286454" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391225v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.057" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7BZ4NQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00681960v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janyce Franc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gamet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Lesage" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.03.093" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32137067-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692054v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amata" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671180" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00626210v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.001019" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692042v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anezka Dzarova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timko" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kopcansky" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.12.041" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JKB6QKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00542818v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00428566v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-009-9794-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BLBGVDD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00362733v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.10.038" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HWSXBVJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00360198v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Rousseau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siblini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3079094" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489487v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douadi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skora" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009096" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419584v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gereige" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005318" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292018v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hocini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boumaza" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.09.012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ9T8Z5M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00362459v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Briche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamarle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2884-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39RBVFR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292016v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stchakovsky" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Celle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200777763" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9BW484R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291969v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.06.008" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R731HT2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291970v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.46.002036" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292020v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. -C. Popa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291949v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1844038" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167785v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zins" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291791v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ra&#351;a" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Philipse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.031402" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291811v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003027" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K7CPK1QV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291808v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3379/tmjpn2001.2.155" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291796v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bovier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.952748" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291803v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoun Djendli" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sahsah" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(00)00332-2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BH92V28-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291801v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.799081" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291799v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Monin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ra&#351;a" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Socoliuc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00096-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV997PDM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04705375v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010763" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692666v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03818552v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03843197v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03802605v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273603v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03353475v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273606v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03690788v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02537110v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557078" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419343v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bsawmaii" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348144v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta-K. Koussi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tite" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02144459v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02319511v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usuga" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02305408v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;e" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaki Maleki" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassouf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Dupuis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02114511v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02190387v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757163v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koussi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056463v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Koussi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007406802250228" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063359v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidaud Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617814v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01469405v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233; G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01293485v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378553v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209089" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378560v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209260" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377826v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Garayt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209273" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01260923v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01161619v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama&#239; Nandiguim" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nielie Daffe," TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386696v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037699" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386688v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386708v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001642" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386719v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386701v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Diwan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00795893v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060968v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malloum Soultan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692075v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910696" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00735329v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Lopez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00735361v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero-Hernandez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schierholz" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692068v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874927" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00795868v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdel Samad" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386713v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00492541v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00469621v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00492534v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00380682v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416417v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00430660v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kopcansky" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00374906v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesage" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00293101v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351422v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351308v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dridi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzarti" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Ali" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292101v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292802v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292803v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292144v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Hassane" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leberre" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292807v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292139v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nader" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292136v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292132v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292129v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.512915" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292811v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292115v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292120v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rasa" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292123v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292113v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292109v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03804974v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346630v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erieta Katerina Koussi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00291817v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94013" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N6WBX2BV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>