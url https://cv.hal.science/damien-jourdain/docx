--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -202,338 +202,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for improving the food and economic security of smallholder maize-based farming systems: a farmer typology approach in Zimbabwe</w:t>
+                <w:t xml:space="preserve">They know each other, but do they trust each other? Social capital and selected beneficiaries of community-based development projects: A lab-in-the-field in rural Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amandine Belard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mark Manyanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarisayi Pedzisa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.1437865. </w:t>
+              <w:t xml:space="preserve">World Development Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.100729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2025.1437865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wdp.2025.100729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049095v1</w:t>
+                <w:t xml:space="preserve">hal-05314443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">They know each other, but do they trust each other? Social capital and selected beneficiaries of community-based development projects: A lab-in-the-field in rural Zimbabwe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospects for improving the food and economic security of smallholder maize-based farming systems: a farmer typology approach in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Manyanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tarisayi Pedzisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amandine Belard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tarisayi Pedzisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40, pp.100729. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1437865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wdp.2025.100729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2025.1437865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314443v1</w:t>
+                <w:t xml:space="preserve">hal-05049095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of exposure in adoption and intensity of tree planting practices among smallholder households in Rwanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilda Kegode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesfaye Woldeyohanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -645,51 +645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Tuemumunu Karuaihe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wegayehu Fitawek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -717,1473 +717,1473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Disponibilité en eau et orientation des agriculteurs : facteurs d’adoption de pratiques écologiquement intensives dans les oasis de Kébili en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Southern Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (1), pp.91-109. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0376835X.2023.2252462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2024005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201670v1</w:t>
+                <w:t xml:space="preserve">hal-04637596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disponibilité en eau et orientation des agriculteurs : facteurs d’adoption de pratiques écologiquement intensives dans les oasis de Kébili en Tunisie</w:t>
+                <w:t xml:space="preserve">Preferences for index-based pasture insurance: a choice experiment in Limpopo Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Ben Mansour</w:t>
+                <w:t xml:space="preserve">Bernard Manganyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Hanafi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Jourdain</w:t>
+                <w:t xml:space="preserve">Selma Karuaihe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2024005⟩</w:t>
+              <w:t xml:space="preserve">Agrekon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (3), pp.148-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03031853.2024.2387342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637596v1</w:t>
+                <w:t xml:space="preserve">hal-04679395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferences for index-based pasture insurance: a choice experiment in Limpopo Province, South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumers' willingness-to-pay for dairy and plant-based milk alternatives towards sustainable dairy: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Madududu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Manganyi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Jourdain</w:t>
+                <w:t xml:space="preserve">Duc Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Margo Degieter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Selma Karuaihe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrekon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (3), pp.148-165. </w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.261-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03031853.2024.2387342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2024.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679395v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers' willingness-to-pay for dairy and plant-based milk alternatives towards sustainable dairy: A scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Madududu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Jourdain</w:t>
+                <w:t xml:space="preserve">Eric Mungatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Tran</w:t>
+                <w:t xml:space="preserve">Nicky Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margo Degieter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Selma Karuaihe</w:t>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51, pp.261-277. </w:t>
+              <w:t xml:space="preserve">Development Southern Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), pp.91-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2024.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0376835X.2023.2252462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749329v1</w:t>
+                <w:t xml:space="preserve">hal-04201670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing salient aquatic ecosystem services bundles in the Olifants River catchment, South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multicriteria assessment of alternative cropping systems at farm level. A case with maize on family farms of South East Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dada Mungatana</w:t>
+                <w:t xml:space="preserve">Santiago Lopez-Ridaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisher Mirzabaev</w:t>
+                <w:t xml:space="preserve">Chanthaly Syfongxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Njiraini</w:t>
+                <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31, pp.267-286. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.103777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11273-023-09915-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060696v1</w:t>
+                <w:t xml:space="preserve">hal-04385611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the adoption of residue retention on household maize yield in northern Zambia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mungatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicky Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Agricultural and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53936/afjare.2023.18(1).6⟩</w:t>
+              <w:t xml:space="preserve">Development Southern Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.91-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0376835X.2023.2252462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525209v1</w:t>
+                <w:t xml:space="preserve">hal-05381039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of a scholarship programme on social capital formation among university students: An economic experiment at the University of Pretoria, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chikwalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mungatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Agricultural and Resource Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (1), pp.39-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53936/afjare.2023.18(1).3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria assessment of alternative cropping systems at farm level. A case with maize on family farms of South East Asia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of the adoption of residue retention on household maize yield in northern Zambia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulinkhundla Maseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma T Karuaihe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103777⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Agricultural and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (2), pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53936/afjare.2023.18(1).6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385611v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ex-ante demand assessment and willingness to pay for human excreta derived co-compost: Empirical evidence from rural South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edilegnaw Wale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lundhede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Odindo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Southern Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0376835X.2023.2252462⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 388, pp.135570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381039v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-ante demand assessment and willingness to pay for human excreta derived co-compost: Empirical evidence from rural South Africa</w:t>
+                <w:t xml:space="preserve">Policies to reduce local participation in illegal hunting: The case of Kafue National Park in Zambia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gwara</w:t>
+                <w:t xml:space="preserve">Shadreck Mukanjo Mutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Tuemumunu Karuaihe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edilegnaw Wale</w:t>
+                <w:t xml:space="preserve">Thomas Hedemark Lundhede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lundhede</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alfred Odindo</w:t>
+                <w:t xml:space="preserve">Eric Dada Mungatana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135570⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207, pp.107762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023061v1</w:t>
+                <w:t xml:space="preserve">hal-03998235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policies to reduce local participation in illegal hunting: The case of Kafue National Park in Zambia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing salient aquatic ecosystem services bundles in the Olifants River catchment, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namakando Namakando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dada Mungatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadreck Mukanjo Mutti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Selma Tuemumunu Karuaihe</w:t>
+                <w:t xml:space="preserve">Alisher Mirzabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hedemark Lundhede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Dada Mungatana</w:t>
+                <w:t xml:space="preserve">Georgina Njiraini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 207, pp.107762. </w:t>
+              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.267-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11273-023-09915-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998235v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A choice experiment approach to evaluate maize farmers’ decision-making processes in Lao PDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Striffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lundhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Choice Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44, pp.100366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2230,77 +2230,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse stakeholder perspectives and ecosystem services ranking: Application of the Q-methodology to Hawane Dam and Nature Reserve in Eswatini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Siphiwo Mahlalela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dada Mungatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hedemark Lundhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 197, pp.107439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2360,51 +2360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobia Asghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuji Tsusaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Saqib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2464,77 +2464,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identify Lao farmers' goals and their ranking using best–worst scaling experiment and scale‐adjusted latent class models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (5-6), pp.402-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2562,403 +2562,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ preference for cropping systems and the development of sustainable intensification: a choice experiment approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Context matters: Agronomic field monitoring and participatory research to identify criteria of farming system sustainability in South-East Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Lopez-Ridaura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatien Falconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-020-00100-4⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182, pp.102830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995632v1</w:t>
+                <w:t xml:space="preserve">hal-03145400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner la ressource en eau en Afrique australe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Bourblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context matters: Agronomic field monitoring and participatory research to identify criteria of farming system sustainability in South-East Asia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Farmers’ preference for cropping systems and the development of sustainable intensification: a choice experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Striffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 182, pp.102830. </w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2020), pp.417-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00100-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145400v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land titles and formal credit in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soontaree Sakprachawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Finance Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 76 (2), pp.270-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3005,77 +3005,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowing windows for a spring crop introduced in rice cultivation areas affected by low temperature and radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luu Ngoc Quyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3260,64 +3260,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints to farmers’ adoption of direct-seeding mulch-based cropping systems: A farm scale modeling approach applied to the mountainous slopes of Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Dinh Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3406,64 +3406,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-intensification dans les montagnes du Vietnam. Contraintes à l’adoption de la culture sur couvertures végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3559,51 +3559,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic attractiveness of agro-ecological intensification for mixed crop-livestock smallholders: a farm modelling approach in contrasted environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien N Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3611,51 +3611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.167-169</w:t>
@@ -3684,103 +3684,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social capital and targeted beneficiaries of a development project: A lab in the field experiment in rural Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Manyanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEEM-LEEM, May 2023, Montpellier, France</w:t>
@@ -3809,103 +3809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field analysis combined with serious games to identify key context-specific criteria for the assessment of farming systems sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien N. Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Lopez-Ridaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Farming System Design (FSD6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Farming Systems Design Community; Universidad de la República Uruguay, Aug 2019, Montevideo, Uruguay. 4 p</w:t>
@@ -4135,342 +4135,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOECONOMIC MODELLING: IS THERE ROOM FOR SEAMLESS INTERDISCIPLINARITY ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Tailoring conservation agriculture to local contexts and conditions of smallholder farmers in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Corbeels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tittonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 11 p</w:t>
+              <w:t xml:space="preserve">11. European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520141v1</w:t>
+                <w:t xml:space="preserve">hal-02754865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring conservation agriculture to local contexts and conditions of smallholder farmers in Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Corbeels</w:t>
+                <w:t xml:space="preserve">BIOECONOMIC MODELLING: IS THERE ROOM FOR SEAMLESS INTERDISCIPLINARITY ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Triomphe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Affholder</w:t>
+                <w:t xml:space="preserve">Eric Scopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabah Lahmar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Alary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754865v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction de systèmes de culture innovants pour une production durable en agriculture familiale : processus de conception-évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Scopel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Scopel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Corbeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Triomphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renxcontres du Cirad 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t>
@@ -4499,90 +4499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation des nappes, qui paiera la facture ? Le cas des aquifères du Bajío Guanajuatense, Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Triomphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCSI - 4e Séminaire international et interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4639,103 +4639,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual, Collective, or Both ? Payment Mechanisms and Adoption of Sustainable Land-Use Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hambulo Ngoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4813,51 +4813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4883,90 +4883,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transboundary Water Resources for People and Nature Challenges and Opportunities in the Olifants River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisher Mirzabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Wambui Njiraini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gebrelibanos Gebremariam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emílio Magaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5305,51 +5305,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des politiques visant à réduire la consommation brute en eau des systèmes irrigués : Le cas des puits gérés par des collectifs de producteurs au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Montpellier 1, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5408,51 +5408,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement agricole durable : Comprendre, anticiper et influencer les choix de technologie des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agriculture, économie et politique. Université de Montpellier, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5560,51 +5560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D744517A"/>
+    <w:nsid w:val="AD151F21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5791,51 +5791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-jourdain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8707-5221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081481659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-4446-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manyanga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisayi Pedzisa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Belard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1437865" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Kegode" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Woldeyohanes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hughes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tuemumunu Karuaihe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01197-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wegayehu Fitawek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-025-00557-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mungatana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Nicholls" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0376835X.2023.2252462" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Mansour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hanafi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Manganyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Karuaihe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2024.2387342" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Madududu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Degieter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.09.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namakando Namakando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dada Mungatana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Mirzabaev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Njiraini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-023-09915-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525209v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulinkhundla Maseko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma T Karuaihe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53936/afjare.2023.18(1).6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chikwalila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53936/afjare.2023.18(1).3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez-Ridaura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaly Syfongxay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103777" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gwara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilegnaw Wale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lundhede" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Odindo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135570" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadreck Mukanjo Mutti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hedemark Lundhede" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107762" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Striffler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocm.2022.100366" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Siphiwo Mahlalela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107439" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobia Asghar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Tsusaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Saqib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nophea Sasaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107643" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1785" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00100-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102830" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soontaree Sakprachawut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AFR-12-2015-0055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Ngoc Quyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Montagne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0014479714000465" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hauswirth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tittonell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourdain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0744" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Dinh Quang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Phuc Tuong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morize" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN3QZGPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ricome" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240292v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naudin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754865v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Lahmar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00153266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit-Cattin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambulo Ngoma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Wambui Njiraini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebrelibanos Gebremariam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#237;lio Magaia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00759866v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Castella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Penot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Jamin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02995347v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03997016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-jourdain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8707-5221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081481659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-4446-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Belard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manyanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisayi Pedzisa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1437865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Kegode" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Woldeyohanes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hughes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tuemumunu Karuaihe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01197-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wegayehu Fitawek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-025-00557-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Mansour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hanafi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Manganyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Karuaihe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2024.2387342" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Madududu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Degieter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.09.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mungatana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Nicholls" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0376835X.2023.2252462" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez-Ridaura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaly Syfongxay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103777" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chikwalila" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53936/afjare.2023.18(1).3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulinkhundla Maseko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma T Karuaihe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53936/afjare.2023.18(1).6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gwara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilegnaw Wale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lundhede" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Odindo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135570" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadreck Mukanjo Mutti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hedemark Lundhede" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dada Mungatana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107762" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namakando Namakando" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Mirzabaev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Njiraini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-023-09915-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Striffler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocm.2022.100366" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Siphiwo Mahlalela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107439" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobia Asghar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Tsusaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Saqib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nophea Sasaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107643" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1785" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102830" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00100-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soontaree Sakprachawut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AFR-12-2015-0055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Ngoc Quyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Montagne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0014479714000465" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hauswirth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tittonell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourdain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0744" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Dinh Quang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Phuc Tuong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morize" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN3QZGPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ricome" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240292v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naudin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754865v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Lahmar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00153266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit-Cattin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambulo Ngoma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Wambui Njiraini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebrelibanos Gebremariam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#237;lio Magaia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00759866v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Castella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Penot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Jamin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02995347v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03997016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>