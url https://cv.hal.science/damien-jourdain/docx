--- v1 (2026-04-16)
+++ v2 (2026-05-17)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">081481659</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=IK-ePZYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AAG-4446-2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -168,3302 +189,3168 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">They know each other, but do they trust each other? Social capital and selected beneficiaries of community-based development projects: A lab-in-the-field in rural Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Manyanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarisayi Pedzisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Development Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40, pp.100729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wdp.2025.100729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for improving the food and economic security of smallholder maize-based farming systems: a farmer typology approach in Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Manyanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarisayi Pedzisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Manyanga</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.1437865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fsufs.2025.1437865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of exposure in adoption and intensity of tree planting practices among smallholder households in Rwanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilda Kegode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesfaye Woldeyohanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Tuemumunu Karuaihe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 99 (5), pp.104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10457-025-01197-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical analysis of the determinants of food insecurity among smallholder farmers in Eastern Rwanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilda Kegode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Tuemumunu Karuaihe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wegayehu Fitawek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, pp.37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40066-025-00557-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disponibilité en eau et orientation des agriculteurs : facteurs d’adoption de pratiques écologiquement intensives dans les oasis de Kébili en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33, pp.11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cagri/2024005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferences for index-based pasture insurance: a choice experiment in Limpopo Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Manganyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Karuaihe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrekon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (3), pp.148-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03031853.2024.2387342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers' willingness-to-pay for dairy and plant-based milk alternatives towards sustainable dairy: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Madududu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Degieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Karuaihe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51, pp.261-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spc.2024.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mungatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicky Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development Southern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (1), pp.91-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0376835X.2023.2252462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria assessment of alternative cropping systems at farm level. A case with maize on family farms of South East Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Lopez-Ridaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanthaly Syfongxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 212, pp.103777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The impact of a scholarship programme on social capital formation among university students: An economic experiment at the University of Pretoria, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chikwalila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mungatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Southern Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0376835X.2023.2252462⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Agricultural and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.39-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53936/afjare.2023.18(1).3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381039v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of a scholarship programme on social capital formation among university students: An economic experiment at the University of Pretoria, South Africa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of the adoption of residue retention on household maize yield in northern Zambia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulinkhundla Maseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma T Karuaihe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Agricultural and Resource Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18 (1), pp.39-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53936/afjare.2023.18(1).3⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 18 (2), pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53936/afjare.2023.18(1).6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136553v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the adoption of residue retention on household maize yield in northern Zambia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ex-ante demand assessment and willingness to pay for human excreta derived co-compost: Empirical evidence from rural South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edilegnaw Wale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lundhede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Odindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Agricultural and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53936/afjare.2023.18(1).6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 388, pp.135570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525209v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-ante demand assessment and willingness to pay for human excreta derived co-compost: Empirical evidence from rural South Africa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Policies to reduce local participation in illegal hunting: The case of Kafue National Park in Zambia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadreck Mukanjo Mutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfred Odindo</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Tuemumunu Karuaihe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hedemark Lundhede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dada Mungatana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135570⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207, pp.107762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023061v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policies to reduce local participation in illegal hunting: The case of Kafue National Park in Zambia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Revealing salient aquatic ecosystem services bundles in the Olifants River catchment, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hedemark Lundhede</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namakando Namakando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dada Mungatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisher Mirzabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Njiraini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107762⟩</w:t>
+              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.267-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11273-023-09915-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998235v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing salient aquatic ecosystem services bundles in the Olifants River catchment, South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A choice experiment approach to evaluate maize farmers’ decision-making processes in Lao PDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Georgina Njiraini</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Striffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lundhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11273-023-09915-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Choice Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44, pp.100366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocm.2022.100366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060696v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A choice experiment approach to evaluate maize farmers’ decision-making processes in Lao PDR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diverse stakeholder perspectives and ecosystem services ranking: Application of the Q-methodology to Hawane Dam and Nature Reserve in Eswatini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Siphiwo Mahlalela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lundhede</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dada Mungatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hedemark Lundhede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Choice Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocm.2022.100366⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 197, pp.107439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737618v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse stakeholder perspectives and ecosystem services ranking: Application of the Q-methodology to Hawane Dam and Nature Reserve in Eswatini</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessing the efficiency of smallholder sugarcane production: The case of Faisalabad, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobia Asghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuji Tsusaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hedemark Lundhede</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahab Saqib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nophea Sasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107439⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 269, pp.107643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655890v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the efficiency of smallholder sugarcane production: The case of Faisalabad, Pakistan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identify Lao farmers' goals and their ranking using best–worst scaling experiment and scale‐adjusted latent class models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nophea Sasaki</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (5-6), pp.402-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mcda.1785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655891v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identify Lao farmers' goals and their ranking using best–worst scaling experiment and scale‐adjusted latent class models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gouverner la ressource en eau en Afrique australe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bourblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.5-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655893v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context matters: Agronomic field monitoring and participatory research to identify criteria of farming system sustainability in South-East Asia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Lopez-Ridaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 182, pp.102830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner la ressource en eau en Afrique australe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Farmers’ preference for cropping systems and the development of sustainable intensification: a choice experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Striffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2020), pp.417-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00100-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717833v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ preference for cropping systems and the development of sustainable intensification: a choice experiment approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Land titles and formal credit in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soontaree Sakprachawut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-020-00100-4⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Finance Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (2), pp.270-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/AFR-12-2015-0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995632v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land titles and formal credit in Thailand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sowing windows for a spring crop introduced in rice cultivation areas affected by low temperature and radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luu Ngoc Quyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Finance Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/AFR-12-2015-0055⟩</w:t>
+              <w:t xml:space="preserve">Experimental Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (4), pp.540-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0014479714000465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749532v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowing windows for a spring crop introduced in rice cultivation areas affected by low temperature and radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Ripoche</w:t>
+                <w:t xml:space="preserve">Exploiting farm typologies for designing conservation agriculture systems: a case study in northern Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hauswirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tittonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0014479714000465⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (2), pp.102-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2015.0744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631688v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting farm typologies for designing conservation agriculture systems: a case study in northern Vietnam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Jourdain</w:t>
+                <w:t xml:space="preserve">Constraints to farmers’ adoption of direct-seeding mulch-based cropping systems: A farm scale modeling approach applied to the mountainous slopes of Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Dinh Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To Phuc Tuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2015.0744⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (1), pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2009.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640919v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints to farmers’ adoption of direct-seeding mulch-based cropping systems: A farm scale modeling approach applied to the mountainous slopes of Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Eco-intensification dans les montagnes du Vietnam. Contraintes à l’adoption de la culture sur couvertures végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3559,51 +3446,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic attractiveness of agro-ecological intensification for mixed crop-livestock smallholders: a farm modelling approach in contrasted environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien N Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3611,51 +3498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.167-169</w:t>
@@ -3684,103 +3571,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social capital and targeted beneficiaries of a development project: A lab in the field experiment in rural Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Manyanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEEM-LEEM, May 2023, Montpellier, France</w:t>
@@ -3809,103 +3696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field analysis combined with serious games to identify key context-specific criteria for the assessment of farming systems sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien N. Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Lopez-Ridaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Farming System Design (FSD6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Farming Systems Design Community; Universidad de la República Uruguay, Aug 2019, Montevideo, Uruguay. 4 p</w:t>
@@ -4135,342 +4022,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring conservation agriculture to local contexts and conditions of smallholder farmers in Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BIOECONOMIC MODELLING: IS THERE ROOM FOR SEAMLESS INTERDISCIPLINARITY ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Corbeels</w:t>
+                <w:t xml:space="preserve">Eric Scopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Triomphe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Alary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754865v1</w:t>
+                <w:t xml:space="preserve">hal-00520141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOECONOMIC MODELLING: IS THERE ROOM FOR SEAMLESS INTERDISCIPLINARITY ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Tailoring conservation agriculture to local contexts and conditions of smallholder farmers in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Corbeels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tittonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Alary</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rabah Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 11 p</w:t>
+              <w:t xml:space="preserve">11. European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520141v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction de systèmes de culture innovants pour une production durable en agriculture familiale : processus de conception-évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Scopel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Corbeels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Triomphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renxcontres du Cirad 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t>
@@ -4499,90 +4386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation des nappes, qui paiera la facture ? Le cas des aquifères du Bajío Guanajuatense, Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Triomphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCSI - 4e Séminaire international et interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4639,103 +4526,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual, Collective, or Both ? Payment Mechanisms and Adoption of Sustainable Land-Use Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hambulo Ngoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4813,51 +4700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4922,51 +4809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Wambui Njiraini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gebrelibanos Gebremariam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emílio Magaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5305,51 +5192,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des politiques visant à réduire la consommation brute en eau des systèmes irrigués : Le cas des puits gérés par des collectifs de producteurs au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Montpellier 1, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5408,51 +5295,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement agricole durable : Comprendre, anticiper et influencer les choix de technologie des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agriculture, économie et politique. Université de Montpellier, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5560,51 +5447,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD151F21"/>
+    <w:nsid w:val="6779C984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5791,51 +5678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-jourdain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8707-5221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081481659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-4446-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Belard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manyanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisayi Pedzisa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1437865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Kegode" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Woldeyohanes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hughes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tuemumunu Karuaihe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01197-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wegayehu Fitawek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-025-00557-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Mansour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hanafi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Manganyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Karuaihe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2024.2387342" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Madududu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Degieter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.09.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mungatana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Nicholls" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0376835X.2023.2252462" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez-Ridaura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaly Syfongxay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103777" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chikwalila" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53936/afjare.2023.18(1).3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulinkhundla Maseko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma T Karuaihe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53936/afjare.2023.18(1).6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gwara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilegnaw Wale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lundhede" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Odindo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135570" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadreck Mukanjo Mutti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hedemark Lundhede" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dada Mungatana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107762" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namakando Namakando" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Mirzabaev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Njiraini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-023-09915-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Striffler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocm.2022.100366" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Siphiwo Mahlalela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107439" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobia Asghar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Tsusaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Saqib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nophea Sasaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107643" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1785" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102830" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00100-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soontaree Sakprachawut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AFR-12-2015-0055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Ngoc Quyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Montagne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0014479714000465" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hauswirth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tittonell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourdain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0744" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Dinh Quang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Phuc Tuong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morize" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN3QZGPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ricome" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240292v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naudin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754865v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Lahmar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00153266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit-Cattin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambulo Ngoma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Wambui Njiraini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebrelibanos Gebremariam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#237;lio Magaia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00759866v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Castella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Penot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Jamin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02995347v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03997016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-jourdain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8707-5221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081481659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=IK-ePZYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-4446-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Belard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manyanga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisayi Pedzisa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100729" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1437865" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Kegode" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Woldeyohanes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hughes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tuemumunu Karuaihe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01197-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wegayehu Fitawek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-025-00557-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Mansour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hanafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Manganyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Karuaihe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2024.2387342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Madududu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Degieter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.09.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mungatana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Nicholls" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0376835X.2023.2252462" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez-Ridaura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaly Syfongxay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103777" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chikwalila" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53936/afjare.2023.18(1).3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulinkhundla Maseko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma T Karuaihe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53936/afjare.2023.18(1).6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gwara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilegnaw Wale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lundhede" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Odindo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135570" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadreck Mukanjo Mutti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hedemark Lundhede" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dada Mungatana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107762" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namakando Namakando" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Mirzabaev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Njiraini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-023-09915-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Striffler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocm.2022.100366" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Siphiwo Mahlalela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107439" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobia Asghar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Tsusaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Saqib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nophea Sasaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107643" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1785" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102830" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00100-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soontaree Sakprachawut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AFR-12-2015-0055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Ngoc Quyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Montagne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0014479714000465" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hauswirth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tittonell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourdain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0744" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Dinh Quang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Phuc Tuong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morize" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN3QZGPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ricome" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240292v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naudin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754865v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Lahmar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00153266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit-Cattin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambulo Ngoma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Wambui Njiraini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebrelibanos Gebremariam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#237;lio Magaia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00759866v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Castella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Penot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Jamin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02995347v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03997016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>