--- v0 (2026-04-09)
+++ v1 (2026-05-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -206,51 +206,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules29153468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662034v1</w:t>
+                <w:t xml:space="preserve">hal-04688022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Coordination Environment of Ru(II) Complexes with a Tailored Acridine Ligand</w:t>
               </w:r>
@@ -336,237 +336,241 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules29153468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688022v1</w:t>
+                <w:t xml:space="preserve">hal-04661595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Coordination Environment of Ru(II) Complexes with a Tailored Acridine Ligand</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">All Visible Light Photoswitch Based on the Dimethyldihydropyrene Unit Operating in Aqueous Solutions with High Quantum Yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saioa Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29153468⟩</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.2c00552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661595v1</w:t>
+                <w:t xml:space="preserve">hal-03954232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent association of a ruthenium-based chromophore and a copper catalyst: A synergy for sulfides photo-oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Moreno-Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -575,3544 +579,3410 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (36), pp.e202300397. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All Visible Light Photoswitch Based on the Dimethyldihydropyrene Unit Operating in Aqueous Solutions with High Quantum Yields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
+                <w:t xml:space="preserve">Photochromic Metallopolymer Based on Dithienylethene as a Molecular Calculator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elarbi Chatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Khettabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Lognon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (13), pp.5912-5918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacsau.2c00552⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03954232v1</w:t>
+                <w:t xml:space="preserve">hal-03788007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochromic Metallopolymer Based on Dithienylethene as a Molecular Calculator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lafolet</w:t>
+                <w:t xml:space="preserve">Light‐Induced Ejection of a Tridentate Ligand from a Ruthenium(II) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (44), pp.4539-4542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00819⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03788007v1</w:t>
+                <w:t xml:space="preserve">hal-03787991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light‐Induced Ejection of a Tridentate Ligand from a Ruthenium(II) Complex</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catalytic light-triggered reduction promoted by a dithienylethene derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Khettabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Grempka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lafolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elarbi Chatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (59), pp.13359-13362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201905825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03787991v1</w:t>
+                <w:t xml:space="preserve">hal-03064875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic light-triggered reduction promoted by a dithienylethene derivative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+                <w:t xml:space="preserve">[Cr(ttpy)2]3+ as a multi-electron reservoir for photoinduced charge accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Farran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Le-Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (20), pp.6800-6811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9DT00848A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201905825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03064875v1</w:t>
+                <w:t xml:space="preserve">hal-03954673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Cr(ttpy)2]3+ as a multi-electron reservoir for photoinduced charge accumulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+                <w:t xml:space="preserve">Electrochemical control of the switching process of photochromic dimethyldihydropyrene derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bakkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lafolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saint-Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (67), pp.9360-9363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CC05223E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9DT00848A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03954673v1</w:t>
+                <w:t xml:space="preserve">hal-04705881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical control of the switching process of photochromic dimethyldihydropyrene derivatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Boggio-Pasqua</w:t>
+                <w:t xml:space="preserve">Photoinduced Charge Separation within Metallo-supramolecular Wires Built around a [Ru(bpy) 3 ] 2+ –Bisterpyridine Linear Entity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Farran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Saint-Aman</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (25), pp.16136 - 16146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b05082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CC05223E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04705881v1</w:t>
+                <w:t xml:space="preserve">hal-01644718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Charge Separation within Metallo-supramolecular Wires Built around a [Ru(bpy) 3 ] 2+ –Bisterpyridine Linear Entity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Photoelectrochemical behavior of multimetallic assemblies based on [Ru(bpy)3]2+-terpyridine building block: [Ru(II)–M–Ru(II)]n+ in solution and [Ru(II)–M]n+ dyad anchored on ITO (M=Co(III), Fe(II))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Farran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chauvin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2016.05.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b05082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644718v1</w:t>
+                <w:t xml:space="preserve">hal-01390276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectrochemical behavior of multimetallic assemblies based on [Ru(bpy)3]2+-terpyridine building block: [Ru(II)–M–Ru(II)]n+ in solution and [Ru(II)–M]n+ dyad anchored on ITO (M=Co(III), Fe(II))</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Long Le Quang</w:t>
+                <w:t xml:space="preserve">A Ruthenium(II)-Copper(II) Dyad for the Photocatalytic Oxygenation of Organic Substrates Mediated by Dioxygen Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Iali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (29), pp.8415-8419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201501180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2016.05.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01390276v1</w:t>
+                <w:t xml:space="preserve">hal-01179368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ruthenium(II)-Copper(II) Dyad for the Photocatalytic Oxygenation of Organic Substrates Mediated by Dioxygen Activation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Torelli</w:t>
+                <w:t xml:space="preserve">Density-functional study of luminescence in polypyridine ruthenium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muhavini Wawire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201501180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 276, pp.8 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01179368v1</w:t>
+                <w:t xml:space="preserve">hal-01652176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-functional study of luminescence in polypyridine ruthenium complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Muhavini Wawire</w:t>
+                <w:t xml:space="preserve">Photoelectric conversion at a [Ru(bpy) 3 ] 2+ -based metallic triad anchored on ITO surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Farran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deronzier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (32), pp.12156-12159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT01884B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.10.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652176v1</w:t>
+                <w:t xml:space="preserve">hal-04316503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectric conversion at a [Ru(bpy) 3 ] 2+ -based metallic triad anchored on ITO surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajaa Farran</w:t>
+                <w:t xml:space="preserve">Photoinduced Energy vs Electron Transfer Between Fe(II) and Ru(II) Bisterpyridyl Complexes in Solution and Grafted on a Gold Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deronzier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (40), pp.20431 - 20439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4055704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4DT01884B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04316503v1</w:t>
+                <w:t xml:space="preserve">hal-01653043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Energy vs Electron Transfer Between Fe(II) and Ru(II) Bisterpyridyl Complexes in Solution and Grafted on a Gold Surface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and dynamics of the excited states of 1,3-diarylisobenzofurans: an experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tseckhanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Einhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Einhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88, pp.633 - 638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2012.01090.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4055704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01653043v1</w:t>
+                <w:t xml:space="preserve">hal-00702848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of the excited states of 1,3-diarylisobenzofurans: an experimental and theoretical study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Einhorn</w:t>
+                <w:t xml:space="preserve">An Original Electrochemical Method for Assembling Multilayers of Terpyridine-Based Metallic Complexes on a Gold Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Balestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2012.01090.x⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (29), pp.10916-10924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la301709d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00702848v1</w:t>
+                <w:t xml:space="preserve">hal-00998535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original Electrochemical Method for Assembling Multilayers of Terpyridine-Based Metallic Complexes on a Gold Surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Electronic and geometrical manipulation of the excited state of bis-terdentate homo- and heteroleptic ruthenium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joydev Dinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Balestro</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.3683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0dt01197e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la301709d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00998535v1</w:t>
+                <w:t xml:space="preserve">hal-00702892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and geometrical manipulation of the excited state of bis-terdentate homo- and heteroleptic ruthenium complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chauvin</w:t>
+                <w:t xml:space="preserve">Elaboration of Covalently Linked Polyoxometalates with Ruthenium and Pyrene Chromophores and Characteriation of Their Photophysical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (16), pp.7761 - 7768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic200906b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0dt01197e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00702892v1</w:t>
+                <w:t xml:space="preserve">hal-01655244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Covalently Linked Polyoxometalates with Ruthenium and Pyrene Chromophores and Characteriation of Their Photophysical Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Viala</w:t>
+                <w:t xml:space="preserve">Synthesis, structure and electrochemical behaviour of Ru(ii)- and Pt(ii)-carbene complexes of the NCN-pincer 1,3-bis(2-pyridylmethyl)-1H-benzimidazolium chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirsendu das Adhikary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapastaru Samanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourisankar Roymahapatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b9nj00698b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic200906b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01655244v1</w:t>
+                <w:t xml:space="preserve">hal-01658621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure and electrochemical behaviour of Ru(ii)- and Pt(ii)-carbene complexes of the NCN-pincer 1,3-bis(2-pyridylmethyl)-1H-benzimidazolium chloride</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
+                <w:t xml:space="preserve">Electrochemical behaviour of interaction between Fe&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; with bisbipyridyl ligands in CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;CN. Application to an easy electrochemical procedure for tailoring films of Fe(bpy)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; like cores (bpy = 2,2′-bipyridine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deronzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 34 (9), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 32 (7), pp. 1117-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b803360a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b9nj00698b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01658621v1</w:t>
+                <w:t xml:space="preserve">hal-00417390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behaviour of interaction between Fe&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; with bisbipyridyl ligands in CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;CN. Application to an easy electrochemical procedure for tailoring films of Fe(bpy)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; like cores (bpy = 2,2′-bipyridine)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+                <w:t xml:space="preserve">High-field EPR investigation of a series of mononuclear Mn(II) complexes doped into Zn(II) hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thida Phoeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Mcclintock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b803360a⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (18), pp.5243 - 5249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2007.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00417390v1</w:t>
+                <w:t xml:space="preserve">hal-01689670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-field EPR investigation of a series of mononuclear Mn(II) complexes doped into Zn(II) hosts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thida Phoeung</w:t>
+                <w:t xml:space="preserve">Ru(phen)2(bis-thioether)2+ complexes: Synthesis and photosubstitution reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatoshi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2007.07.030⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 360 (3), pp.923 - 930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2006.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689670v1</w:t>
+                <w:t xml:space="preserve">hal-01689668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru(phen)2(bis-thioether)2+ complexes: Synthesis and photosubstitution reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photodimerizable ditopic ligand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sauvage</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith C Glazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitzhak Tor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2006.06.028⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (10), pp.1987-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol060253i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689668v1</w:t>
+                <w:t xml:space="preserve">hal-00714592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodimerizable ditopic ligand.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Multi-1,10-phenanthroline Ligands with 1,3-Phenylene Linkers and Their Lithium Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Dietrich-Buchecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yitzhak Tor</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (15), pp.4374 - 4386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200401264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol060253i⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00714592v1</w:t>
+                <w:t xml:space="preserve">hal-01689666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Multi-1,10-phenanthroline Ligands with 1,3-Phenylene Linkers and Their Lithium Complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Colasson</w:t>
+                <w:t xml:space="preserve">A Ruthenium(II)-Complexed Rotaxane Whose Ring Incorporates a 6,6′-Diphenyl-2,2′-bipyridine: Synthesis and Light-Driven Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatoshi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200401264⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005 (10), pp.1850 - 1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200401008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689666v1</w:t>
+                <w:t xml:space="preserve">hal-01689661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ruthenium(II)-Complexed Rotaxane Whose Ring Incorporates a 6,6′-Diphenyl-2,2′-bipyridine: Synthesis and Light-Driven Motions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-Driven Expulsion of the Sterically Hindering Ligand L in Tris-diimine Ruthenium(II) Complexes of the Ru(phen) 2 (L) 2+ Family: A Pronounced Ring Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Jouvenot</w:t>
+                <w:t xml:space="preserve">Masatoshi Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200401008⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (13), pp.4693 - 4698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic050246a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689661v1</w:t>
+                <w:t xml:space="preserve">hal-01689664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Driven Expulsion of the Sterically Hindering Ligand L in Tris-diimine Ruthenium(II) Complexes of the Ru(phen) 2 (L) 2+ Family: A Pronounced Ring Effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Rotaxanes and Catenanes Built Around Octahedral Transition Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic050246a⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2004 (8), pp.1627 - 1638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200300341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689664v1</w:t>
+                <w:t xml:space="preserve">hal-01689663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotaxanes and Catenanes Built Around Octahedral Transition Metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Templated Synthesis of a Rotaxane with a[Ru(diimine)3]2+ Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pomeranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...196 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9 (17), pp.4247 - 4254. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200304716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200304716⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4259,51 +4129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Awada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jouvenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04661595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272503v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Girardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Moreno-Betancourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300397" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ziani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lognon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.2c00552" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khettabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lafolet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00819" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100607" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Grempka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Le-Quang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00848A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakkar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafolet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Aman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC05223E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gennaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b05082" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Le Quang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.05.035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Iali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201501180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0RK7N1W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muhavini Wawire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Baudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liatard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.10.018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deronzier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01884B" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chauvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4055704" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tseckhanovich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Einhorn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Einhorn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2012.01090.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P837BSF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balestro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301709d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702892v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joydev Dinda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01197e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Viala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200906b" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirsendu das Adhikary" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapastaru Samanta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourisankar Roymahapatra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00698b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417390v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lombard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Collomb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b803360a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JRG5HG88-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thida Phoeung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Blackman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcclintock" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.07.030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95V6MSC8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Collin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Koizumi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sauvage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2006.06.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SHV1GX5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714592v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith C Glazer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitzhak Tor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol060253i" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dietrich-Buchecker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200401264" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A19F4E66BC1130E1C1B550CCF300E4148CED68EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200401008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXNVLPH9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic050246a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KCR186LR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kern" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200300341" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNDMZZZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pomeranc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200304716" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQWXNGGX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Awada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jouvenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04661595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ziani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lognon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.2c00552" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Girardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Moreno-Betancourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300397" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khettabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lafolet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00819" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100607" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Grempka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905825" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Le-Quang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00848A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakkar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafolet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Aman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC05223E" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gennaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b05082" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Le Quang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.05.035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Iali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201501180" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0RK7N1W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muhavini Wawire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Baudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liatard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.10.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deronzier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01884B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chauvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4055704" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tseckhanovich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Einhorn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Einhorn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2012.01090.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P837BSF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balestro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301709d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joydev Dinda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01197e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Viala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200906b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirsendu das Adhikary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapastaru Samanta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourisankar Roymahapatra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00698b" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lombard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Collomb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b803360a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JRG5HG88-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thida Phoeung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Blackman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcclintock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.07.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95V6MSC8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Collin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Koizumi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sauvage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2006.06.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SHV1GX5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714592v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith C Glazer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitzhak Tor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol060253i" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dietrich-Buchecker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200401264" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A19F4E66BC1130E1C1B550CCF300E4148CED68EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200401008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXNVLPH9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic050246a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KCR186LR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689663v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kern" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200300341" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNDMZZZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pomeranc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200304716" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQWXNGGX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>