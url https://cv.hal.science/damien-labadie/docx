--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Labadie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Édith Parmentier, Le roi Hérode. De la légende à l’histoire, Paris, Les Belles Lettres, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.116-120. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ewa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaïe de Scété : ascétisme, réseaux monastiques et controverses antichalcédoniennes au Ve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Museon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.35-76. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/MUS.138.1.3294398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Étienne Nodet, Les Samaritains, Paris, Cerf, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.133-136. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhr.12947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homélie arménienne In S. Stephanum (CPG 3535) d’Eusèbe d’Émèse est-elle authentique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (1), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.REA.5.144160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie géorgienne de Jean d’Édesse. Traduction et commentaire d’une oeuvre à la croisée du maǧlis et de l’hagiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analecta Bollandiana : revue critique d'hagiographie = A journal of critical hagiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 142 (2), pp.299-327. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ABOL.5.145372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Anna Lampadaridi, Vincent Déroche et Christian Hogel (éd.), L’histoire comme elle se présentait dans l’hagiographie byzantine et médiévale. Byzantine and Medieval History as represented in Hagiography (Acta Universitatis Upsaliensis, Studia Byzantina Upsaliensia 21), Uppsala, Uppsala Universiteit, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (1-2), pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire de l’hagiographie arabe en copte : la Vie de Barṣawmā le Nu et la question de la langue et de l’identité coptes dans l’Égypte mamelouke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole de l'Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse du canon biblique éthiopien : de l’autorité apostolique aux controverses autour des Écritures (xive-xve siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87, pp.33-52. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1401h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démons et tentations chez Évagre le Pontique (345-399) : le regard d’un Père de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokhma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126, pp.35-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Simon Claude Mimouni, Le judaïsme ancien du ive siècle avant notre ère au iiie siècle de notre ère. Des prêtres aux rabbins. Nouvelle édition revue, corrigée et complétée, Paris, Presses Uni­versitaires de France, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.189-193. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.JAAJ.5.141342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Stanislas Paulau, Das andere Christentum: Zur transkonfessionellen Verflechtungsgeschichte von äthiopischer Orthodoxie und europäischem Protestantismus, Göttingen, Vandenhœck & Ruprecht, 2021, dans Revue de l’histoire des religions, 2023, 1, p. 170-173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 240, pp.170-173. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhr.12394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04150360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de U. Cecini, C. Finiello, et R. F. Glei (éd.), Masā’il ’Abdallāh ibn Salām (Doctrina Mahumet). Kritische Edition des arabischen Textes mit Einleitung und Übersetzung. Mit Einem Anhang zur lateinischen Doctrina Mahumet, Wiesbaden, Harrassowitz Verlag, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, p. 262-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04328445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Isabelle Lemelin, À l’origine des femmes martyres. La mère de 2 Maccabées 7, Turnhout, Brepols, 2022 (Judaïsme ancien et origines du christianisme 24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.206-208. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.APOCRA.5.144007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Mireille Hadas-Lebel, Les Pharisiens dans les Évangiles et dans l’Histoire, Paris, Albin, Michel, 2021, dans Revue de l’histoire des religions, 2023, 2, p. 351-353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 240, pp.351-353. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhr.12550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04150353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Hector M. Patmore et Josef Lössl (éd.), Demons in Early Judaism and Christianity : Characters and Characteristics, Leyde – Boston, Brill, 2022 (Ancient Judaism and Early Christianity 113)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.211-215. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.APOCRA.5.144007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Joseph M. Baumgarten, Studies in Qumran Law and Thought, édité par Ruth A. Clements et Daniel R. Schwartz, avec une introduction de Lawrence H. Schiffman, Leyde – Boston, Brill, 2022 (Studies in the Texts of the Desert of Judah 138)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.201-203. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.APOCRA.5.144007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Steve Johnston, Du créateur biblique au démiurge gnostique. Trajectoire et réception du motif du blasphème de l’archonte, Turnhout, Brepols (Judaïsme ancien et origines du christianisme 15), dans Judaïsme ancien / Ancient Judaism 10 (2022), p. 309-313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.297-336. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.JAAJ.5.133954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04150349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jésus mandéen: Entre mémoire nazoréenne et controverse religieuse à l’époque islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.167-210. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.JAAJ.5.133950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04150331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Stephen E. Waers, Monarchianism and Origen’s Early Trinitarian Theology, Leyde – Boston, Brill, 2022, (Supplements to Vigiliae Christianae 176)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.202-204. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.JAAJ.5.141342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Peter Zieme, Uigurorum veterum fragmenta minora, Turnhout, Brepols, 2020 (Berliner Turfantexte 47)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.338-340. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.APOCRA.5.134688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on the Origin of the Gǝʿǝz shorter ending in the Gospel of Mark: The Coptic connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.153-177. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.APOCRA.5.144004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'Allegra Iafrate, The Long Life of Magical Object: A Study in Salomonic Tradition, University Park (PA), Pennsylvania State University, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Biblical Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Simon Claude Mimouni, Les baptistes du codex manichéen de Cologne sont-ils des elkasaïtes ?, Turnhout, Brepols, 2020 (Judaïsme ancien et origines du christianisme 20)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des etudes juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, 1-2, p. 237-239. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/REJ.181.1.3290630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition d’un fragment copte du In S. Stephanum I de Grégoire de Nysse ( BHG 1654; CPG 3186)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analecta Bollandiana : revue critique d'hagiographie = A journal of critical hagiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 140 (2), pp.281-293. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ABOL.5.134156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04150322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sophie Métivier, André Binggeli et Stephanos Efthymiadis, Les nouveaux martyrs à Byzance. I. Vie et Passion de Bacchos le Jeune par Étienne le Diacre, II. Études sur les nouveaux martyrs, Paris, éditions de la Sorbonne, 2021 (Byzantina Sorbonensia 31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 117, 1-2, p. 324-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Marie-Laure Derat, L’énigme du dynastie sainte et usurpatrice dans la royaume chrétien d’Éthiopie du xie au xiiie siècle, Turnhout, Brepols, 2018 (Hagiologia 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, 3-4, p. 965-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Tedros Abraha, Mäṣḥafä Sawiros zä-Esmunayn. La versione ge’ez del Kitāb al-Īḍāḥ di Severo di Ašmūnayn (X/XI sec.), Omelie I-III, Introduzione, edizione del testo etiopico con traduzione italiana annotata, Turnhout, Brepols, 2017 (Patrologia Orientalis 56.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, p. 256-258. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.APOCRA.5.129990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encomium copte de S. Étienne le Protomartyr par le Pseudo-Jean de Jérusalem : introduction, édition du texte et traduction française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analecta Bollandiana : revue critique d'hagiographie = A journal of critical hagiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.241-271. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ABOL.5.130483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469749v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Martin McNamara et al., Apocrypha Hiberniae II. Apocalyptica 2, Turnhout, Brepols, 2019 (Corpus christianorum series apocryphorum 21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, p. 254-256. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.APOCRA.5.129990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicholas Sims-Williams, The Life of Serapion and other Christian Sogdian texts from the manuscripts E25 and E26, Turnhout, Brepols, 2015 (Berliner Turfantexte 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, p. 245-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture originale des lettres éthiopiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 235, p. 38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Maritta Schmücker-Breloer, Eschatologische Apokryphen in der russischen handschriftlicher Tradition, Köln — Weimar — Wien, Böhlau, 2018 (Bausteine zur slavischen Philologie und Kulturgeschichte, Reihe B: Editionen, Band 32)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Simon Claude Mimouni, Origines du christianisme. Recherche et enseignement à la Section des sciences religieuses de l’École pratique des Hautes Études. 1991-2017 (Judaïsme ancien et origines du christianisme 14), Turnhout, Brepols, 2018, et Le judaïsme ancien et les origines du christianisme. Études épistémologiques et méthodologiques, Montrouge, Bayard, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, p. 204-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Francisco del Río Sánchez (éd.), Jewish Christianity and the Origins of Islam, Turnhout, Brepols, 2018 (Judaïsme ancien et origines du christianisme 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, p. 284-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’Allegra Iafrate, The Wandering Throne of Solomon : Objects and Tales of Kingship in the Medieval Mediterranean, Leyde — Boston, Brill, 2016 (Mediterranean Art Histories 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, p. 309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Valentina Calzolari, Apocrypha armeniaca I : Acta Pauli et Theclae, Prodigia Theclae, Martyrium Pauli, Turnhout, Brepols, 2017 (Corpus christianorum series apocryphorum 20)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, p. 222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’Otto Zwierlein, Petrus in Rom: Die literarischen Zeugnisse. Mit einer kritischen Edition der Martyrien des Petrus und Paulus auf neur handschriftlicher Grundlage, 2., durchgesehene und ergänzte Auflage, Berlin – New York, De Gruyter, 2010 (Untersuchungen zur antiken Literatur und Geschichte 96)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, p. 219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille apocryphe de Nicodème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di storia e letteratura religiosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54.3, p. 563-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’Estelle Cronnier, Les inventions de reliques dans l’Empire romain d’Orient (IVe-VIe s.), Turnhout, Brepols, 2015 (Hagiologia 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, p. 281-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Bernard Barc, Siméon le Juste : l’auteur oublié de la Bible hébraïque, Turnhout, Brepols, 2015, (Judaïsme ancien et origines du christianisme 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, p. 255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Régis Burnet, Les douze apôtres. Histoire de la réception des figures apostoliques dans le christianisme ancien, Turnhout, Brepols, 2014 (Judaïsme ancien et origines du christianisme 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, p. 300-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte historique des Pères apostoliques : martyre et eschatologie aux deux premiers siècles de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokhma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, p. 7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierluigi Piovanelli et Tony Burke (éd.), Rediscovering the Apocryphal Continent. New Perspectives on Early Christian and Late Antique Apocryphal Texts and Traditions, Tübingen, Mohr Siebeck, 2015 (Wissenschaftliche Untersuchungen zum Neuen Testament 349)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, p. 306-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Stephan Witetschek, Thomas und Johannes – Johannes und Thomas. Das Verhältnis der Logien des Thomasevangeliums zum Johannesevangelium, Fribourg – Bâle – Vienne, Herder, 2015 (Herders Biblische Studien 79)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, p. 235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Lily C. Vuong, Gender and Purity in the Protevangelium of James, Tübingen, Mohr Siebeck, 2013 (Wissenschaftliche Untersuchungen zum Neuen Testament 2. Reihe 358)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, p. 369-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’Alexander Toepel, Das Protevangelium des Jakobus. Ein Beitrag zur neueren Diskussion um Herkunft, Auslegung und Theologische Einordnung, Münster, Aschendorff Verlag, 2014 (Frankfurter Theologische Studien 71)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, p. 366-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une version éthiopienne des Actes apocryphes du protomartyr Étienne. Édition, traduction et commentaire du manuscrit BnF d’Abbadie 110 (f. 81e-88r)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Museon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 128, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/MUS.128.3.3122600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Actes éthiopiens du diacre Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Apocryphes, 978-2-503-61249-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures de soi. Actes des colloques de la 8e des Journées d’Études Françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Desfálvi-Tóth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pannon Egyetemi Kiadó, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03404821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La version guèze de la Révélation d’Étienne (ou Épître de Lucien) : édition critique et traduction française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Dochhorn (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parabiblica Aethiopica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parabiblica (4), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohr Siebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-148, 2025, 978-3-16-164189-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A língua e a literatura núbia medieval: breve introdução e pesquisas recentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociedades africanas : religiosidades, identidades e conexões globais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316-345, 2024, 978-65-85651-73-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctuaires Saint-Étienne de Jérusalem. Nouveaux documents et nouveaux éclairages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Costa; David Hamidović; Pierluigi Piovanelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines judéennes du christianisme. Études en l’honneur de Simon Claude Mimouni pour son soixante-quinzième anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 207, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.591-623, 2024, Bibliothèque de l'Ecole des Hautes Etudes, Sciences Religieuses, 978-2-503-61503-5. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.142877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Thecla in Geʿez Hagiographical Literature: From Confessor to Martyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thecla and Medieval Sainthood: The Acts of Paul and Thecla in Eastern and Western Hagiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 61-84, 2022, 9781316519219. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009008631.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Caliph, the Jew, and the Bishop: Power and Religious Controversy in the Georgian Life of John of Edessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghazzal Dabiri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrating Power and Authority in Late Antique and Medieval Hagiography from East to West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-58, 2021, FABULAE. Narrative in Late Antiquity an d the Middle Ages, 9782503590653. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.FABULAE-EB.5.122490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le massacre des chrétiens de Najran par le roi juif Yusuf : apogée et déclin du judaïsme de Himyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Savy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Juifs. Un voyage en 80 dates de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-150, 2020, 978-2-13-082071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Passion hagiopolite du protomartyr Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Déroche, B. Ward-Perkins et R. Wiśniewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culte des saints et littérature hagiographique 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monographies 55, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-142, 2020, Centre de recherche d’histoire et civilisation de Byzance, 9789042943216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03404828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Écrit de Damas et la thèse essénienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Perrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manuscrits de la mer Morte au lendemain de leur 70e anniversaire. Actes de la journée d’étude HET-PRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HET-PRO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Commentary on the Vienna Palimpsest -Segment VIII (Ch. 5.2-6.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Izydorczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Martin de Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Nlandumoyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-C. Baudoin et Z. Izydorczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oldest Manuscripts of the Acts of Pilate: A Collaborative Commentary on the Vienna Palimpsest. Proceedings of ISCAL 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, , pp.105-108, 2019, P-ISCAL, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsr.8004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre de Jérémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible Nouvelle Français courant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblio’O, p. 1377-1380, 2019, 9782853007313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03404823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Épître de Lucien : genèse et destin d’un apocryphe à succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-C. Baudoin et L. Lata. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacré canon. Autorité et marginalité en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions rue d’Ulm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 95-107, 2017, 9782728836932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrit de Damas (Damascus Document)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Berthelot, M. Langlois et T. Legrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliothèque de Qumrân</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3b, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 3-255, 2017, 9782204111478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03404829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newly Attributed Encomium on Saint Stephen (BHO 1093)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Vinzent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica XCII: Papers presented at the Seventeenth International Conference on Patristic Studies held in Oxford 2015. Volume 18: Liturgica et Tractatus Symboli; Orientalia; Critica et Philologica; Historica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 187-193, 2017, Studia Patristica, 9789042935884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore de Mopsueste : les Homélies catéchétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptif du manuscrit Vatican arabe 1792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque de Qumrân : 1-2 Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dikr at-tawārīḫ (dite Chronique du Šawā) : nouvelle édition et traduction du Vatican arabe 1792, f. 12v-13r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934241v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes apocryphes vieux-nubiens : brève présentation et inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934224v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midrash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Jésus et des Évangiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 710-716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esséniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Dictionnaire de Théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 450-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La version arabe du In quattuor animalia du pseudo-Chrysostome (CPG 5150.11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03538885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La version vieux-nubienne du pseudo-Chrysostome, In quattuor animalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition, commentaire et traduction d’une liste bilingue arabe-persan des noms des sept planètes d’après le manuscrit Vatican arabe 1792, f. 46r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction du texte vieux-nubien de la Croix (Texte-ⲥⲧⲁⲩⲣⲟⲥ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934225v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Labadie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Édith Parmentier, Le roi Hérode. De la légende à l’histoire, Paris, Les Belles Lettres, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.116-120. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ewa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaïe de Scété : ascétisme, réseaux monastiques et controverses antichalcédoniennes au Ve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Museon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.35-76. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/MUS.138.1.3294398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Étienne Nodet, Les Samaritains, Paris, Cerf, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.133-136. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhr.12947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie géorgienne de Jean d’Édesse. Traduction et commentaire d’une oeuvre à la croisée du maǧlis et de l’hagiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analecta Bollandiana : revue critique d'hagiographie = A journal of critical hagiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 142 (2), pp.299-327. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ABOL.5.145372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Anna Lampadaridi, Vincent Déroche et Christian Hogel (éd.), L’histoire comme elle se présentait dans l’hagiographie byzantine et médiévale. Byzantine and Medieval History as represented in Hagiography (Acta Universitatis Upsaliensis, Studia Byzantina Upsaliensia 21), Uppsala, Uppsala Universiteit, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (1-2), pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homélie arménienne In S. Stephanum (CPG 3535) d’Eusèbe d’Émèse est-elle authentique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (1), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.REA.5.144160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse du canon biblique éthiopien : de l’autorité apostolique aux controverses autour des Écritures (xive-xve siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87, pp.33-52. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1401h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire de l’hagiographie arabe en copte : la Vie de Barṣawmā le Nu et la question de la langue et de l’identité coptes dans l’Égypte mamelouke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole de l'Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démons et tentations chez Évagre le Pontique (345-399) : le regard d’un Père de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokhma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126, pp.35-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de U. Cecini, C. Finiello, et R. F. Glei (éd.), Masā’il ’Abdallāh ibn Salām (Doctrina Mahumet). Kritische Edition des arabischen Textes mit Einleitung und Übersetzung. Mit Einem Anhang zur lateinischen Doctrina Mahumet, Wiesbaden, Harrassowitz Verlag, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, p. 262-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04328445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Isabelle Lemelin, À l’origine des femmes martyres. La mère de 2 Maccabées 7, Turnhout, Brepols, 2022 (Judaïsme ancien et origines du christianisme 24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.206-208. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.APOCRA.5.144007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Mireille Hadas-Lebel, Les Pharisiens dans les Évangiles et dans l’Histoire, Paris, Albin, Michel, 2021, dans Revue de l’histoire des religions, 2023, 2, p. 351-353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 240, pp.351-353. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhr.12550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04150353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Hector M. Patmore et Josef Lössl (éd.), Demons in Early Judaism and Christianity : Characters and Characteristics, Leyde – Boston, Brill, 2022 (Ancient Judaism and Early Christianity 113)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.211-215. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.APOCRA.5.144007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Joseph M. Baumgarten, Studies in Qumran Law and Thought, édité par Ruth A. Clements et Daniel R. Schwartz, avec une introduction de Lawrence H. Schiffman, Leyde – Boston, Brill, 2022 (Studies in the Texts of the Desert of Judah 138)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.201-203. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.APOCRA.5.144007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Steve Johnston, Du créateur biblique au démiurge gnostique. Trajectoire et réception du motif du blasphème de l’archonte, Turnhout, Brepols (Judaïsme ancien et origines du christianisme 15), dans Judaïsme ancien / Ancient Judaism 10 (2022), p. 309-313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.297-336. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.JAAJ.5.133954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04150349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jésus mandéen: Entre mémoire nazoréenne et controverse religieuse à l’époque islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.167-210. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.JAAJ.5.133950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04150331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Stephen E. Waers, Monarchianism and Origen’s Early Trinitarian Theology, Leyde – Boston, Brill, 2022, (Supplements to Vigiliae Christianae 176)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.202-204. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.JAAJ.5.141342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Peter Zieme, Uigurorum veterum fragmenta minora, Turnhout, Brepols, 2020 (Berliner Turfantexte 47)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.338-340. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.APOCRA.5.134688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on the Origin of the Gǝʿǝz shorter ending in the Gospel of Mark: The Coptic connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.153-177. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.APOCRA.5.144004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Stanislas Paulau, Das andere Christentum: Zur transkonfessionellen Verflechtungsgeschichte von äthiopischer Orthodoxie und europäischem Protestantismus, Göttingen, Vandenhœck & Ruprecht, 2021, dans Revue de l’histoire des religions, 2023, 1, p. 170-173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 240, pp.170-173. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhr.12394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04150360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Simon Claude Mimouni, Le judaïsme ancien du ive siècle avant notre ère au iiie siècle de notre ère. Des prêtres aux rabbins. Nouvelle édition revue, corrigée et complétée, Paris, Presses Uni­versitaires de France, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.189-193. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.JAAJ.5.141342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition d’un fragment copte du In S. Stephanum I de Grégoire de Nysse ( BHG 1654; CPG 3186)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analecta Bollandiana : revue critique d'hagiographie = A journal of critical hagiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 140 (2), pp.281-293. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ABOL.5.134156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04150322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Simon Claude Mimouni, Les baptistes du codex manichéen de Cologne sont-ils des elkasaïtes ?, Turnhout, Brepols, 2020 (Judaïsme ancien et origines du christianisme 20)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des etudes juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, 1-2, p. 237-239. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/REJ.181.1.3290630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sophie Métivier, André Binggeli et Stephanos Efthymiadis, Les nouveaux martyrs à Byzance. I. Vie et Passion de Bacchos le Jeune par Étienne le Diacre, II. Études sur les nouveaux martyrs, Paris, éditions de la Sorbonne, 2021 (Byzantina Sorbonensia 31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 117, 1-2, p. 324-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'Allegra Iafrate, The Long Life of Magical Object: A Study in Salomonic Tradition, University Park (PA), Pennsylvania State University, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Biblical Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Tedros Abraha, Mäṣḥafä Sawiros zä-Esmunayn. La versione ge’ez del Kitāb al-Īḍāḥ di Severo di Ašmūnayn (X/XI sec.), Omelie I-III, Introduzione, edizione del testo etiopico con traduzione italiana annotata, Turnhout, Brepols, 2017 (Patrologia Orientalis 56.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, p. 256-258. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.APOCRA.5.129990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encomium copte de S. Étienne le Protomartyr par le Pseudo-Jean de Jérusalem : introduction, édition du texte et traduction française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analecta Bollandiana : revue critique d'hagiographie = A journal of critical hagiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.241-271. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ABOL.5.130483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469749v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Martin McNamara et al., Apocrypha Hiberniae II. Apocalyptica 2, Turnhout, Brepols, 2019 (Corpus christianorum series apocryphorum 21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, p. 254-256. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.APOCRA.5.129990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Marie-Laure Derat, L’énigme du dynastie sainte et usurpatrice dans la royaume chrétien d’Éthiopie du xie au xiiie siècle, Turnhout, Brepols, 2018 (Hagiologia 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, 3-4, p. 965-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture originale des lettres éthiopiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 235, p. 38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Maritta Schmücker-Breloer, Eschatologische Apokryphen in der russischen handschriftlicher Tradition, Köln — Weimar — Wien, Böhlau, 2018 (Bausteine zur slavischen Philologie und Kulturgeschichte, Reihe B: Editionen, Band 32)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicholas Sims-Williams, The Life of Serapion and other Christian Sogdian texts from the manuscripts E25 and E26, Turnhout, Brepols, 2015 (Berliner Turfantexte 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, p. 245-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Simon Claude Mimouni, Origines du christianisme. Recherche et enseignement à la Section des sciences religieuses de l’École pratique des Hautes Études. 1991-2017 (Judaïsme ancien et origines du christianisme 14), Turnhout, Brepols, 2018, et Le judaïsme ancien et les origines du christianisme. Études épistémologiques et méthodologiques, Montrouge, Bayard, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, p. 204-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Francisco del Río Sánchez (éd.), Jewish Christianity and the Origins of Islam, Turnhout, Brepols, 2018 (Judaïsme ancien et origines du christianisme 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, p. 284-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Valentina Calzolari, Apocrypha armeniaca I : Acta Pauli et Theclae, Prodigia Theclae, Martyrium Pauli, Turnhout, Brepols, 2017 (Corpus christianorum series apocryphorum 20)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, p. 222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’Otto Zwierlein, Petrus in Rom: Die literarischen Zeugnisse. Mit einer kritischen Edition der Martyrien des Petrus und Paulus auf neur handschriftlicher Grundlage, 2., durchgesehene und ergänzte Auflage, Berlin – New York, De Gruyter, 2010 (Untersuchungen zur antiken Literatur und Geschichte 96)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, p. 219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille apocryphe de Nicodème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di storia e letteratura religiosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54.3, p. 563-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’Allegra Iafrate, The Wandering Throne of Solomon : Objects and Tales of Kingship in the Medieval Mediterranean, Leyde — Boston, Brill, 2016 (Mediterranean Art Histories 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, p. 309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Bernard Barc, Siméon le Juste : l’auteur oublié de la Bible hébraïque, Turnhout, Brepols, 2015, (Judaïsme ancien et origines du christianisme 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, p. 255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Régis Burnet, Les douze apôtres. Histoire de la réception des figures apostoliques dans le christianisme ancien, Turnhout, Brepols, 2014 (Judaïsme ancien et origines du christianisme 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, p. 300-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte historique des Pères apostoliques : martyre et eschatologie aux deux premiers siècles de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokhma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, p. 7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierluigi Piovanelli et Tony Burke (éd.), Rediscovering the Apocryphal Continent. New Perspectives on Early Christian and Late Antique Apocryphal Texts and Traditions, Tübingen, Mohr Siebeck, 2015 (Wissenschaftliche Untersuchungen zum Neuen Testament 349)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judaïsme ancien/Ancient Judaism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, p. 306-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’Estelle Cronnier, Les inventions de reliques dans l’Empire romain d’Orient (IVe-VIe s.), Turnhout, Brepols, 2015 (Hagiologia 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, p. 281-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Stephan Witetschek, Thomas und Johannes – Johannes und Thomas. Das Verhältnis der Logien des Thomasevangeliums zum Johannesevangelium, Fribourg – Bâle – Vienne, Herder, 2015 (Herders Biblische Studien 79)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, p. 235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d’Alexander Toepel, Das Protevangelium des Jakobus. Ein Beitrag zur neueren Diskussion um Herkunft, Auslegung und Theologische Einordnung, Münster, Aschendorff Verlag, 2014 (Frankfurter Theologische Studien 71)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, p. 366-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une version éthiopienne des Actes apocryphes du protomartyr Étienne. Édition, traduction et commentaire du manuscrit BnF d’Abbadie 110 (f. 81e-88r)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Museon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 128, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/MUS.128.3.3122600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Lily C. Vuong, Gender and Purity in the Protevangelium of James, Tübingen, Mohr Siebeck, 2013 (Wissenschaftliche Untersuchungen zum Neuen Testament 2. Reihe 358)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocrypha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, p. 369-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Actes éthiopiens du diacre Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Apocryphes, 978-2-503-61249-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures de soi. Actes des colloques de la 8e des Journées d’Études Françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Desfálvi-Tóth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pannon Egyetemi Kiadó, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03404821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La version guèze de la Révélation d’Étienne (ou Épître de Lucien) : édition critique et traduction française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Dochhorn (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parabiblica Aethiopica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parabiblica (4), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohr Siebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-148, 2025, 978-3-16-164189-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A língua e a literatura núbia medieval: breve introdução e pesquisas recentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociedades africanas : religiosidades, identidades e conexões globais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316-345, 2024, 978-65-85651-73-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctuaires Saint-Étienne de Jérusalem. Nouveaux documents et nouveaux éclairages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Costa; David Hamidović; Pierluigi Piovanelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines judéennes du christianisme. Études en l’honneur de Simon Claude Mimouni pour son soixante-quinzième anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 207, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.591-623, 2024, Bibliothèque de l'Ecole des Hautes Etudes, Sciences Religieuses, 978-2-503-61503-5. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.142877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Thecla in Geʿez Hagiographical Literature: From Confessor to Martyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thecla and Medieval Sainthood: The Acts of Paul and Thecla in Eastern and Western Hagiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 61-84, 2022, 9781316519219. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009008631.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Caliph, the Jew, and the Bishop: Power and Religious Controversy in the Georgian Life of John of Edessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghazzal Dabiri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrating Power and Authority in Late Antique and Medieval Hagiography from East to West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-58, 2021, FABULAE. Narrative in Late Antiquity an d the Middle Ages, 9782503590653. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.FABULAE-EB.5.122490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le massacre des chrétiens de Najran par le roi juif Yusuf : apogée et déclin du judaïsme de Himyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Savy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Juifs. Un voyage en 80 dates de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-150, 2020, 978-2-13-082071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Passion hagiopolite du protomartyr Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Déroche, B. Ward-Perkins et R. Wiśniewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culte des saints et littérature hagiographique 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monographies 55, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-142, 2020, Centre de recherche d’histoire et civilisation de Byzance, 9789042943216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03404828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Écrit de Damas et la thèse essénienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Perrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manuscrits de la mer Morte au lendemain de leur 70e anniversaire. Actes de la journée d’étude HET-PRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HET-PRO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Commentary on the Vienna Palimpsest -Segment VIII (Ch. 5.2-6.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Izydorczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Martin de Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Nlandumoyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-C. Baudoin et Z. Izydorczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oldest Manuscripts of the Acts of Pilate: A Collaborative Commentary on the Vienna Palimpsest. Proceedings of ISCAL 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, , pp.105-108, 2019, P-ISCAL, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsr.8004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre de Jérémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible Nouvelle Français courant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblio’O, p. 1377-1380, 2019, 9782853007313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03404823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrit de Damas (Damascus Document)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Berthelot, M. Langlois et T. Legrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliothèque de Qumrân</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3b, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 3-255, 2017, 9782204111478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03404829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newly Attributed Encomium on Saint Stephen (BHO 1093)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Vinzent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica XCII: Papers presented at the Seventeenth International Conference on Patristic Studies held in Oxford 2015. Volume 18: Liturgica et Tractatus Symboli; Orientalia; Critica et Philologica; Historica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 187-193, 2017, Studia Patristica, 9789042935884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Épître de Lucien : genèse et destin d’un apocryphe à succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-C. Baudoin et L. Lata. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacré canon. Autorité et marginalité en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions rue d’Ulm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 95-107, 2017, 9782728836932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore de Mopsueste : les Homélies catéchétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque de Qumrân : 1-2 Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptif du manuscrit Vatican arabe 1792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dikr at-tawārīḫ (dite Chronique du Šawā) : nouvelle édition et traduction du Vatican arabe 1792, f. 12v-13r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934241v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes apocryphes vieux-nubiens : brève présentation et inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934224v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midrash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Jésus et des Évangiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 710-716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esséniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Dictionnaire de Théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 450-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La version vieux-nubienne du pseudo-Chrysostome, In quattuor animalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La version arabe du In quattuor animalia du pseudo-Chrysostome (CPG 5150.11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03538885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition, commentaire et traduction d’une liste bilingue arabe-persan des noms des sept planètes d’après le manuscrit Vatican arabe 1792, f. 46r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction du texte vieux-nubien de la Croix (Texte-ⲥⲧⲁⲩⲣⲟⲥ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934225v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404553v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labadie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ewa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/MUS.138.1.3294398" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.12947" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.144160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ABOL.5.145372" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815993v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1401h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JAAJ.5.141342" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04150360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.12394" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.APOCRA.5.144007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04150353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.12550" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04150349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JAAJ.5.133954" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04150331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JAAJ.5.133950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.APOCRA.5.134688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.APOCRA.5.144004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.181.1.3290630" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04150322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ABOL.5.134156" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.APOCRA.5.129990" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469749v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ABOL.5.130483" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407587v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/MUS.128.3.3122600" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503612492-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Desf&#225;lvi-T&#243;th" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/en/book/parabiblica-aethiopica-9783161641893/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cei.iscte-iul.pt/publicacao/2022-sociedades-africanas-religiosidades-identidades-e-conexoes-globais/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.BEHE-EB.5.142877" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.142877" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/thecla-and-medieval-sainthood/saint-thecla-in-geez-hagiographical-literature/9686E0970A7D3D7C03480F3A3E29B4AC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009008631.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.FABULAE-EB.5.122490" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.FABULAE-EB.5.122490" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_des_Juifs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943216&amp;amp;series_number_str=55&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://het-pro.ch/editions/livre-manuscrits/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Baudoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Izydorczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Martin de Lassalle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Nlandumoyo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.8004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404823v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/496_actes-de-la-recherche-a-l-ens_sacre-canon.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18366/la-bibliotheque-de-qumran-3b-torah-deuteronome-et-pentateuque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407431v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042935884&amp;amp;series_number_str=92&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882807v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934241v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934224v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934225v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404553v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labadie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ewa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/MUS.138.1.3294398" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.12947" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ABOL.5.145372" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.144160" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1401h" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.APOCRA.5.144007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04150353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.12550" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04150349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JAAJ.5.133954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04150331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JAAJ.5.133950" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JAAJ.5.141342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.APOCRA.5.134688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.APOCRA.5.144004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04150360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.12394" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04150322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ABOL.5.134156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.181.1.3290630" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.APOCRA.5.129990" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469749v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ABOL.5.130483" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407495v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/MUS.128.3.3122600" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503612492-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Desf&#225;lvi-T&#243;th" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/en/book/parabiblica-aethiopica-9783161641893/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cei.iscte-iul.pt/publicacao/2022-sociedades-africanas-religiosidades-identidades-e-conexoes-globais/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.BEHE-EB.5.142877" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.142877" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/thecla-and-medieval-sainthood/saint-thecla-in-geez-hagiographical-literature/9686E0970A7D3D7C03480F3A3E29B4AC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009008631.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.FABULAE-EB.5.122490" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.FABULAE-EB.5.122490" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_des_Juifs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943216&amp;amp;series_number_str=55&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://het-pro.ch/editions/livre-manuscrits/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Baudoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Izydorczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Martin de Lassalle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Nlandumoyo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.8004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404823v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18366/la-bibliotheque-de-qumran-3b-torah-deuteronome-et-pentateuque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042935884&amp;amp;series_number_str=92&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/496_actes-de-la-recherche-a-l-ens_sacre-canon.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404712v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934241v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934224v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538885v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934225v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>