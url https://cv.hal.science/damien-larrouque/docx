--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -72,3654 +72,3885 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">José Antonio Kast au pouvoir au Chili : un tournant symptomatique d’une radicalisation droitière en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Alenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.k3vjhqhes⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec l’essor de l’IA, nous ne serons bientôt plus capables de distinguer le vrai du faux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Aztèques, du codex à la bd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Mauff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Guzmán (1946-1991), architecte intellectuel de la dictature et de la transition au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 98 (2), pp.5-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rai.098.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Colin, Lissell Quiroz, Pensées décoloniales. Une introduction aux théories critiques d'Amérique latine, Paris, La Découverte, coll. &amp;quot;Zones&amp;quot;, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.267-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Friedmman (1902-1977), l'un des pionniers oubliés du latino-américanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.185-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Claire Pagès, &amp;quot;Pierre Clastres. Les sociétés contre l'État, Paris, Amsterdam, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opposition conservatrice chilienne et le rejet du référendum constituant de septembre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine. Politique, Sociétés, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°6, pp.155-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La défection des néoconservateurs américains. A propos de &amp;quot;Pierre Bourgois, Le néoconservatisme américain. La démocratie pour étendard, Puf, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Phillipe Colin, Lissell Quiroz, Pensées décoloniales. Une introduction aux théories critiques d'Amérique latine, Paris, La Découverte, coll. &amp;quot;Zones&amp;quot;, 2023</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uruguay, élections générales 2024: le retour au pouvoir du Front large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 275-276, pp.71-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.275-276.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echec aux rois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uruguay, élections générales 2024 : le retour au pouvoir du Front large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 275-276, pp. 71-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps dans la théologie politique de Kantorowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 95, pp.267-268</w:t>
+              <w:t xml:space="preserve">, 2025, 96, pp.68-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l'extractivisme épistémique : prévenir l'exploitation des savoirs en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lissell Quiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 95, pp.185-187</w:t>
+              <w:t xml:space="preserve">, 2025, 95, p.243-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recension de Claire Pagès, &amp;quot;Pierre Clastres. Les sociétés contre l'État, Paris, Amsterdam, 2024</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défendre le legs de la dictature en démocratie : le rôle de la Fondation Jaime Guzmán au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.151-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer un continent imaginé : l'Amérique latine, de l'Extrême-Occident à l'Abya Yala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Turbet Delof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.15-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réflexion sur l'Etat néo-wébérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 231, pp.101-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'européisme précurseur d'Ortega y Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Chiodi, Philippe Roman, L’économie de l’Amérique latine, La Découverte, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12p0v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Uruguay, élections générales 2024: le retour au pouvoir du Front large</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chili, l’acte constitutionnel manqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/11, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4298.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Dossier Argentine : 20 ans après la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre patriotismo e indiferencia: las conmemoraciones fallidas del 150° aniversario de la Guerra de la Triple Alianza (1864-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 275-276, pp.71-74. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 252-253, pp.39 - 43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Uruguay, élections générales 2024 : le retour au pouvoir du Front large</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elecciones en Uruguay: derrota del Frente Amplio y autonomización de la extrema-derecha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 275-276, pp. 71-74</w:t>
+              <w:t xml:space="preserve">, 2020, 245-246, pp.80 - 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1989-2019: La democracia paraguaya treinta años después de Stroessner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...606 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 252-253, pp.39 - 43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 245-246, pp.51 - 55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Organización de Estados Americanos (1948-2018): crisis organizacional o fragmentación del multilateralismo regional?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 252-253, pp.39 - 43</w:t>
+              <w:t xml:space="preserve">, 2019, 239-240, pp.37 - 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elecciones en Paraguay: victoria a medias para los Colorados y oposición en emboscada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 245-246, pp.52 - 56. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 239-240, pp.68 - 69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Elecciones en Uruguay: derrota del Frente Amplio y autonomización de la extrema-derecha</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsinée André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (5-6), pp.869-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.695.0869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02413233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous le joug de l’héritage : éducation et systèmes éducatifs en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 245-246, pp.80 - 82</w:t>
+              <w:t xml:space="preserve">, 2017, 226-227, pp.70-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...462 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04295322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...382 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de grâce et fenêtre d’opportunité politique : Les victoires historiques de Vázquez (Uruguay) et Lugo (Paraguay) en perspective comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nuevomundo.70712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414302v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04525217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Chile still haunted by Guzmán’s specter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de recherche "POLICY SCIENCES IN HISTORICAL PERSPECTIVES"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yann Giraud (CY Cergy Paris Université), Feb 2026, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcer, refonder ou atténuer le présidentialisme latino-américain ? Les cas du Cône Sud et du Brésil au sortir des dictatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Droit et contestation du chef d’Etat : vers une 6e République ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et privatisation en Amérique latine: des processus équivoques pour un panorama contrasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pourquoi privatise-t-on l’éducation ? Enjeux et Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité, Feb 2025, Université Paris cité, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354311v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05363725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau en pays néolibéral: le cas de Santiago du Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau et les villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-70, 2025, Collection "La vie des idées", 978-2-13-087547-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire &amp;quot;Les veines ouvertes de l’Amérique latine&amp;quot;, cinquante ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine. L’Année politique 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°259-260, , pp.56-60, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.259-260.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre patriotisme et indifférence : les commémorations manquées de la guerre de la Triple Alliance (1864-1870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine - L’année politique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°252-253, , pp.39-43, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.252-253.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1989-2019 : La démocratie paraguayenne trente ans après Stroessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine. L’année politique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°245-246, , pp.52-56, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.245-246.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1989-2019: La democracia paraguaya treinta años después de Stroessner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine, l’année politique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 245-246, Les Etudes du CERI, 2020</w:t>
+              <w:t xml:space="preserve">, 245-246, 2020, Les Etudes du Ceri</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02462561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1989-2019 : La démocratie paraguayenne trente ans après Stroessner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine, l’année politique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 245-246, 2020, Les Etudes du Ceri</w:t>
+              <w:t xml:space="preserve">, 245-246, Les Etudes du CERI, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02462551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élection présidentielle en Uruguay : défaite du Front large et autonomisation de l’extrême droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine. L’année politique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°245-246, , pp.82-84, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.245-246.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elections au Paraguay : victoire en demi-teinte pour le parti colorado et opposition en embuscade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine. L’année politique 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°239-240, , pp.66-67, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.239-240.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Organisation des Etats américains (1948-2018) : crise organisationnelle ou fragmentation du multilatéralisme régional ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine. L’année politique 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°239-240, , pp.37-41, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.239-240.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1887-2017: Ciento treinta años de bipartidismo asimétrico en Paraguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">América latina - El año político 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°233-234, , pp.46-50, 2018, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02462561v1</w:t>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.233-234.07.esp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1887-2017 : cent trente ans de bipartisme asymétrique au Paraguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine. L’année politique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://sciencespo.hal.science/CERI-ETUDES/hal-03670824v1233-234, , pp.43-47, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.233-234.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Uruguay (1985-2015) : retour sur plus de trente ans de (re)consolidation démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine - L’année politique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°217-218, , pp.41-44, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan des années Mujica en Uruguay : Un mandat inscrit dans la lignée de José Batlle y Ordoñez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine : L’année politique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°207-208, , pp.25-28, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1973, le coup d’Etat en Uruguay : des mémoires à vif, une histoire à écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine : Political Outlook 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°198-199, , pp.40-43, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques d’inclusion digitale en Amérique latine : de la rénovation éducative à la recomposition de l’Etat (Argentine, Paraguay, Pérou, Uruguay)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Institut d'études politiques de Paris - Sciences Po, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016IEPP0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03650825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3866,51 +4097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larrouqu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mauff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.098.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172968v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181663v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04990439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.15" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Turbet Delof" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0v" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03869894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4298.0017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.252-253.06" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.09" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.239-240.14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Parthenay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.239-240.07" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.07.esp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.07" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04295322v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70712" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04525217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354311v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03676760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.259-260.08" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03650825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larrouqu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alenda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.k3vjhqhes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marshall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mauff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.098.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04990439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Turbet Delof" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0v" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03869894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4298.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Parthenay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04295322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70712" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494892v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03676760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.259-260.08" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.252-253.06" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.09" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.16" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.239-240.14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.239-240.07" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.07.esp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.07" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04525217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03650825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0044" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>