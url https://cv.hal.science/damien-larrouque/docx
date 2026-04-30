--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -1,58 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Damien Larrouqué </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de conférences en science politique à CY Cergy Paris Université. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -98,188 +107,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Kast au pouvoir au Chili : un tournant symptomatique d’une radicalisation droitière en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Alenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.k3vjhqhes⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05568284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec l’essor de l’IA, nous ne serons bientôt plus capables de distinguer le vrai du faux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -289,2129 +298,2129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Aztèques, du codex à la bd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Mauff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Claire Pagès, &amp;quot;Pierre Clastres. Les sociétés contre l'État, Paris, Amsterdam, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opposition conservatrice chilienne et le rejet du référendum constituant de septembre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine. Politique, Sociétés, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°6, pp.155-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défection des néoconservateurs américains. A propos de &amp;quot;Pierre Bourgois, Le néoconservatisme américain. La démocratie pour étendard, Puf, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Colin, Lissell Quiroz, Pensées décoloniales. Une introduction aux théories critiques d'Amérique latine, Paris, La Découverte, coll. &amp;quot;Zones&amp;quot;, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.267-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Friedmman (1902-1977), l'un des pionniers oubliés du latino-américanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.185-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Guzmán (1946-1991), architecte intellectuel de la dictature et de la transition au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 98 (2), pp.5-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rai.098.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uruguay, élections générales 2024: le retour au pouvoir du Front large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 275-276, pp.71-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.275-276.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echec aux rois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uruguay, élections générales 2024 : le retour au pouvoir du Front large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 275-276, pp. 71-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps dans la théologie politique de Kantorowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 95, pp.267-268</w:t>
+              <w:t xml:space="preserve">, 2025, 96, pp.68-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l'extractivisme épistémique : prévenir l'exploitation des savoirs en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lissell Quiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 95, pp.185-187</w:t>
+              <w:t xml:space="preserve">, 2025, 95, p.243-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défendre le legs de la dictature en démocratie : le rôle de la Fondation Jaime Guzmán au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.151-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer un continent imaginé : l'Amérique latine, de l'Extrême-Occident à l'Abya Yala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Turbet Delof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.15-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'européisme précurseur d'Ortega y Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réflexion sur l'Etat néo-wébérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 231, pp.101-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Chiodi, Philippe Roman, L’économie de l’Amérique latine, La Découverte, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12p0v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chili, l’acte constitutionnel manqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. Politique, Sociétés, Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/11, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4298.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Dossier Argentine : 20 ans après la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...40 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre patriotismo e indiferencia: las conmemoraciones fallidas del 150° aniversario de la Guerra de la Triple Alianza (1864-1870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 275-276, pp.71-74. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 252-253, pp.39 - 43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...108 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1989-2019: La democracia paraguaya treinta años después de Stroessner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 275-276, pp. 71-74</w:t>
+              <w:t xml:space="preserve">, 2020, 245-246, pp.51 - 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...729 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elecciones en Uruguay: derrota del Frente Amplio y autonomización de la extrema-derecha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 252-253, pp.39 - 43</w:t>
+              <w:t xml:space="preserve">, 2020, 245-246, pp.80 - 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Organización de Estados Americanos (1948-2018): crisis organizacional o fragmentación del multilateralismo regional?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 245-246, pp.80 - 82</w:t>
+              <w:t xml:space="preserve">, 2019, 239-240, pp.37 - 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elecciones en Paraguay: victoria a medias para los Colorados y oposición en emboscada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 245-246, pp.51 - 55</w:t>
+              <w:t xml:space="preserve">, 2019, 239-240, pp.68 - 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsinée André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Parthenay</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (5-6), pp.869-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.695.0869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02413233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous le joug de l’héritage : éducation et systèmes éducatifs en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 239-240, pp.37 - 41</w:t>
+              <w:t xml:space="preserve">, 2017, 226-227, pp.70-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...271 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de grâce et fenêtre d’opportunité politique : Les victoires historiques de Vázquez (Uruguay) et Lugo (Paraguay) en perspective comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.70712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2421,236 +2430,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Chile still haunted by Guzmán’s specter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de recherche "POLICY SCIENCES IN HISTORICAL PERSPECTIVES"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yann Giraud (CY Cergy Paris Université), Feb 2026, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer, refonder ou atténuer le présidentialisme latino-américain ? Les cas du Cône Sud et du Brésil au sortir des dictatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Droit et contestation du chef d’Etat : vers une 6e République ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et privatisation en Amérique latine: des processus équivoques pour un panorama contrasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pourquoi privatise-t-on l’éducation ? Enjeux et Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité, Feb 2025, Université Paris cité, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2660,1180 +2669,1180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau en pays néolibéral: le cas de Santiago du Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau et les villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-70, 2025, Collection "La vie des idées", 978-2-13-087547-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire &amp;quot;Les veines ouvertes de l’Amérique latine&amp;quot;, cinquante ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine. L’Année politique 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°259-260, , pp.56-60, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.259-260.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.259-260.08⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03676760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre patriotisme et indifférence : les commémorations manquées de la guerre de la Triple Alliance (1864-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine - L’année politique 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°252-253, , pp.39-43, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.252-253.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.252-253.06⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03385543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1989-2019: La democracia paraguaya treinta años después de Stroessner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine, l’année politique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 245-246, 2020, Les Etudes du Ceri</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02462561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1989-2019 : La démocratie paraguayenne trente ans après Stroessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine, l’année politique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 245-246, Les Etudes du CERI, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02462551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1989-2019 : La démocratie paraguayenne trente ans après Stroessner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine. L’année politique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°245-246, , pp.52-56, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.245-246.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élection présidentielle en Uruguay : défaite du Front large et autonomisation de l’extrême droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine. L’année politique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°245-246, , pp.82-84, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.245-246.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.245-246.16⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03471294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elections au Paraguay : victoire en demi-teinte pour le parti colorado et opposition en embuscade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine. L’année politique 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°239-240, , pp.66-67, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.239-240.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.239-240.14⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03457740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Organisation des Etats américains (1948-2018) : crise organisationnelle ou fragmentation du multilatéralisme régional ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Parthenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine. L’année politique 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°239-240, , pp.37-41, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.239-240.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.239-240.07⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03475412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1887-2017: Ciento treinta años de bipartidismo asimétrico en Paraguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América latina - El año político 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°233-234, , pp.46-50, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.233-234.07.esp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.233-234.07.esp⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03393409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1887-2017 : cent trente ans de bipartisme asymétrique au Paraguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine. L’année politique 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://sciencespo.hal.science/CERI-ETUDES/hal-03670824v1233-234, , pp.43-47, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.233-234.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.233-234.07⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03393408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Uruguay (1985-2015) : retour sur plus de trente ans de (re)consolidation démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine - L’année politique 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°217-218, , pp.41-44, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03459502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des années Mujica en Uruguay : Un mandat inscrit dans la lignée de José Batlle y Ordoñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine : L’année politique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°207-208, , pp.25-28, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1973, le coup d’Etat en Uruguay : des mémoires à vif, une histoire à écrire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine : Political Outlook 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°198-199, , pp.40-43, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3843,114 +3852,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques d’inclusion digitale en Amérique latine : de la rénovation éducative à la recomposition de l’Etat (Argentine, Paraguay, Pérou, Uruguay)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Institut d'études politiques de Paris - Sciences Po, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016IEPP0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03650825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4097,51 +4106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larrouqu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alenda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.k3vjhqhes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marshall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mauff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.098.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04990439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Turbet Delof" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0v" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03869894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4298.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Parthenay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04295322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70712" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494892v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03676760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.259-260.08" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.252-253.06" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.09" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.16" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.239-240.14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.239-240.07" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.07.esp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.07" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04525217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03650825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0044" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larrouqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alenda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.k3vjhqhes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marshall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mauff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181663v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.098.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04990439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Turbet Delof" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0v" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03869894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4298.0017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rodriguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Parthenay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04295322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70712" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03676760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.259-260.08" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.252-253.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.09" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.239-240.14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.239-240.07" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.07.esp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.07" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459502v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04525217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03650825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0044" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>