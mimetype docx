--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -199,1802 +199,1795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La longue Dame brune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avec l’essor de l’IA, nous ne serons bientôt plus capables de distinguer le vrai du faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Aztèques, du codex à la bd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Mauff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Guzmán (1946-1991), architecte intellectuel de la dictature et de la transition au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 98 (2), pp.5-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.098.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opposition conservatrice chilienne et le rejet du référendum constituant de septembre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine. Politique, Sociétés, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°6, pp.155-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défection des néoconservateurs américains. A propos de &amp;quot;Pierre Bourgois, Le néoconservatisme américain. La démocratie pour étendard, Puf, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Colin, Lissell Quiroz, Pensées décoloniales. Une introduction aux théories critiques d'Amérique latine, Paris, La Découverte, coll. &amp;quot;Zones&amp;quot;, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.267-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Friedmman (1902-1977), l'un des pionniers oubliés du latino-américanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.185-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Claire Pagès, &amp;quot;Pierre Clastres. Les sociétés contre l'État, Paris, Amsterdam, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uruguay, élections générales 2024: le retour au pouvoir du Front large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. Politique, Sociétés, Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Études du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 275-276, pp.71-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.275-276.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La défection des néoconservateurs américains. A propos de &amp;quot;Pierre Bourgois, Le néoconservatisme américain. La démocratie pour étendard, Puf, 2023</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echec aux rois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Phillipe Colin, Lissell Quiroz, Pensées décoloniales. Une introduction aux théories critiques d'Amérique latine, Paris, La Découverte, coll. &amp;quot;Zones&amp;quot;, 2023</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps dans la théologie politique de Kantorowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 95, pp.267-268</w:t>
+              <w:t xml:space="preserve">, 2025, 96, pp.68-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l'extractivisme épistémique : prévenir l'exploitation des savoirs en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lissell Quiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 95, pp.185-187</w:t>
+              <w:t xml:space="preserve">, 2025, 95, p.243-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jaime Guzmán (1946-1991), architecte intellectuel de la dictature et de la transition au Chili</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défendre le legs de la dictature en démocratie : le rôle de la Fondation Jaime Guzmán au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.151-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Uruguay, élections générales 2024: le retour au pouvoir du Front large</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer un continent imaginé : l'Amérique latine, de l'Extrême-Occident à l'Abya Yala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Turbet Delof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.15-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réflexion sur l'Etat néo-wébérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 231, pp.101-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'européisme précurseur d'Ortega y Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Chiodi, Philippe Roman, L’économie de l’Amérique latine, La Découverte, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12p0v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chili, l’acte constitutionnel manqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/11, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4298.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Dossier Argentine : 20 ans après la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre patriotismo e indiferencia: las conmemoraciones fallidas del 150° aniversario de la Guerra de la Triple Alianza (1864-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 275-276, pp.71-74. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 252-253, pp.39 - 43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Uruguay, élections générales 2024 : le retour au pouvoir du Front large</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elecciones en Uruguay: derrota del Frente Amplio y autonomización de la extrema-derecha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 275-276, pp. 71-74</w:t>
+              <w:t xml:space="preserve">, 2020, 245-246, pp.80 - 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1989-2019: La democracia paraguaya treinta años después de Stroessner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...606 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 252-253, pp.39 - 43</w:t>
+              <w:t xml:space="preserve">, 2020, 245-246, pp.51 - 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Capdevila</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03393457v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03455947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Organización de Estados Americanos (1948-2018): crisis organizacional o fragmentación del multilateralismo regional?</w:t>
               </w:r>
@@ -2927,286 +2920,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1989-2019: La democracia paraguaya treinta años después de Stroessner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">1989-2019 : La démocratie paraguayenne trente ans après Stroessner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine, l’année politique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 245-246, 2020, Les Etudes du Ceri</w:t>
+              <w:t xml:space="preserve">, 245-246, Les Etudes du CERI, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02462561v1</w:t>
+                <w:t xml:space="preserve">halshs-02462551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1989-2019 : La démocratie paraguayenne trente ans après Stroessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine. L’année politique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°245-246, , pp.52-56, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.245-246.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1989-2019: La democracia paraguaya treinta años después de Stroessner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine, l’année politique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 245-246, Les Etudes du CERI, 2020</w:t>
+              <w:t xml:space="preserve">, 245-246, 2020, Les Etudes du Ceri</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...74 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.245-246.09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03393453v1</w:t>
+                <w:t xml:space="preserve">halshs-02462561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élection présidentielle en Uruguay : défaite du Front large et autonomisation de l’extrême droite</w:t>
               </w:r>
@@ -4106,51 +4099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larrouqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alenda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.k3vjhqhes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marshall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mauff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181663v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.098.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04990439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Turbet Delof" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0v" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03869894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4298.0017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rodriguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Parthenay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04295322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70712" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03676760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.259-260.08" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.252-253.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.09" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.239-240.14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.239-240.07" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.07.esp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.07" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459502v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04525217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03650825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0044" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larrouqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alenda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.k3vjhqhes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608843v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marshall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mauff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.098.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298953v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04990439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.15" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Turbet Delof" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0v" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03869894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4298.0017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rodriguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Parthenay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04295322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70712" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03676760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.259-260.08" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.252-253.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.09" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.239-240.14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.239-240.07" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.07.esp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.07" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459502v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04525217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03650825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0044" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>