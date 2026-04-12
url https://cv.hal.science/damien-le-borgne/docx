--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -7936,51 +7936,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE5310D7"/>
+    <w:nsid w:val="89F293DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>