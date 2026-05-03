--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -165,398 +165,398 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSMOS-Web: Stellar mass assembly in relation to dark matter halos across 0.2 &lt; &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; &lt; 12 of cosmic history</w:t>
+                <w:t xml:space="preserve">The COSMOS-Web ring: Spectroscopic confirmation of the background source at z = 5.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Shuntov</w:t>
+                <w:t xml:space="preserve">Marko Shuntov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ilbert</w:t>
+                <w:t xml:space="preserve">Shuowen Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Toft</w:t>
+                <w:t xml:space="preserve">Wilfried Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R C Arango-Toro</w:t>
+                <w:t xml:space="preserve">Jeyhan S. Kartaltepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H B Akins</w:t>
+                <w:t xml:space="preserve">Rebecca Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 695, pp.A20. </w:t>
+              <w:t xml:space="preserve">, 2025, 696, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04975760v1</w:t>
+                <w:t xml:space="preserve">insu-05101670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COSMOS-Web ring: Spectroscopic confirmation of the background source at z = 5.1</w:t>
+                <w:t xml:space="preserve">COSMOS-Web: Stellar mass assembly in relation to dark matter halos across 0.2 &lt; &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; &lt; 12 of cosmic history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Shuntov</w:t>
+                <w:t xml:space="preserve">M. Shuntov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuowen Jin</w:t>
+                <w:t xml:space="preserve">O. Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Mercier</w:t>
+                <w:t xml:space="preserve">S. Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeyhan S. Kartaltepe</w:t>
+                <w:t xml:space="preserve">R C Arango-Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Larson</w:t>
+                <w:t xml:space="preserve">H B Akins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 696, </w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05101670v1</w:t>
+                <w:t xml:space="preserve">insu-04975760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMOS-Web: A history of galaxy migrations over the stellar mass–star formation rate plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R C Arango-Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ciesla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shuntov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -620,51 +620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COSMOS-Web ring: In-depth characterization of an Einstein ring lensing system at z ∼ 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shuntov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -735,6772 +735,6556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COSMOS-Web ring: In-depth characterization of an Einstein ring lensing system at z ∼ 2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des résines alkydes hydrides aux propriétés ignifugeantes pour la formulation de revêtements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nightingale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Arango</w:t>
+                <w:t xml:space="preserve">Damien Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxinne Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 484-485, pp.78-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777875v1</w:t>
+                <w:t xml:space="preserve">hal-04233175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des résines alkydes hydrides aux propriétés ignifugeantes pour la formulation de revêtements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalog-free modeling of galaxy types in deep images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charnock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Lapparent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 652, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233175v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalog-free modeling of galaxy types in deep images</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Horizon-AGN virtual observatory – 1. SED-fitting performance and forecasts for future imaging surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Davidzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devriendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kashino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140383⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 486 (4), pp.5104-5123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319229v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizon-AGN virtual observatory – 1. SED-fitting performance and forecasts for future imaging surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Kashino</w:t>
+                <w:t xml:space="preserve">COSMOS2015 photometric redshifts probe the impact of filaments on galaxy properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Arnouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Joy Mccracken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 486 (4), pp.5104-5123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1054⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 474 (4), pp.5437-5458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx3055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144121v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSMOS2015 photometric redshifts probe the impact of filaments on galaxy properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohan Dubois</w:t>
+                <w:t xml:space="preserve">Galaxy evolution in the metric of the Cosmic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kraljic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arnouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 474 (4), pp.5437-5458. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx3055⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 474 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703924v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galaxy evolution in the metric of the Cosmic Web</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring the photometric and size evolution of galaxies from image simulations. I. Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie de Lapparent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2638⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669677v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03747445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the photometric and size evolution of galaxies from image simulations. I. Method</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The cosmos2015 catalog: exploring the 1 &amp;lt; z &amp;lt; 6 universe with half a million galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Mccracken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. C. Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Davidzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730587⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 224 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/224/2/24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03747445v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cosmos2015 catalog: exploring the 1 &amp;lt; z &amp;lt; 6 universe with half a million galaxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Galaxy merger histories and the role of merging in driving star formation at z &amp;gt; 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaviraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laigle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Davidzon</w:t>
+                <w:t xml:space="preserve">J. Devriendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slyz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Welker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/224/2/24⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 452, pp.2845-2850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440699v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03644861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOODS-Herschel: identification of the individual galaxies responsible for the 80–290 μm cosmic infrared background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Okumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Magdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 579, pp.A93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201424931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01300601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galaxy merger histories and the role of merging in driving star formation at z &amp;gt; 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GOODS-HERSCHEL: STAR FORMATION, DUST ATTENUATION, AND THE FIR-RADIO CORRELATION ON THE MAIN SEQUENCE OF STAR-FORMING GALAXIES UP TO z similar or equal to 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pannella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Daddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kaviraj</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Welker</w:t>
+                <w:t xml:space="preserve">H. S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv1500⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 807 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/807/2/141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03644861v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOODS-HERSCHEL: STAR FORMATION, DUST ATTENUATION, AND THE FIR-RADIO CORRELATION ON THE MAIN SEQUENCE OF STAR-FORMING GALAXIES UP TO z similar or equal to 4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. S. Hwang</w:t>
+                <w:t xml:space="preserve">Swirling around filaments: are large-scale structure vortices spinning up dark haloes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/807/2/141⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 446, pp.2744-2759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu2289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439954v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03644782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirling around filaments: are large-scale structure vortices spinning up dark haloes?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Le Borgne</w:t>
+                <w:t xml:space="preserve">Spatially-resolved dust properties of the GRB 980425 host galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Michałowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. K. Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Palazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Savaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu2289⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 562, pp.A70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03644782v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01162427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quiescent galaxy at the position of the long GRB 050219A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piranomonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Savaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rossi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Palazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Michałowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 572, pp.A47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201423865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01290033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New light on gamma-ray burst host galaxies with Herschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. K. Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Palazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Michałowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Savaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 565, pp.A112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01270930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dancing in the dark: galactic properties trace spin swings along the cosmic web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Welker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devriendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 444, pp.1453-1468. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu1227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Recent Star Formation of Red Early-type Galaxies out to z ~ 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultraviolet to infrared emission of z \textgreater 1 galaxies: Can we derive reliable star formation rates and stellar masses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ho Seong Hwang</w:t>
+                <w:t xml:space="preserve">S. Heinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myungshin Im</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Le Borgne</w:t>
+                <w:t xml:space="preserve">M. Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong Chul Lee</w:t>
+                <w:t xml:space="preserve">D. Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Charmandaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/791/2/134⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03645344v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet to infrared emission of z \textgreater 1 galaxies: Can we derive reliable star formation rates and stellar masses?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing Recent Star Formation of Red Early-type Galaxies out to z ~ 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Burgarella</w:t>
+                <w:t xml:space="preserve">Jongwan Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Charmandaris</w:t>
+                <w:t xml:space="preserve">Ho Seong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Boissier</w:t>
+                <w:t xml:space="preserve">Myungshin Im</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Chul Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322081⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 791, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/791/2/134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434400v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03645344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-resolved dust properties of the GRB 980425 host galaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Gentile</w:t>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: GOODS-Herschel North and South catalogs (Elbaz+, 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.~s. Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Diaz-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Magdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01162427v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: GOODS-Herschel North and South catalogs (Elbaz+, 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Valtchanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dannerbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dasyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: GOODS-Herschel North and South catalogs (Elbaz+, 2011)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Dissecting the Stellar-Mass-Sfr Correlation in Z = 1 Star-Forming Disk Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Daddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Sargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dickinson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Magdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 754 (1), pp.L14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/754/1/L14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437342v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00832919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spin of late-type galaxies at redshifts z ≤ 1.2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining the nature of the most distant gamma-ray burst host galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changbom Park</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Basa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Cuby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Savaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21812.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 542, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645738v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the nature of the most distant gamma-ray burst host galaxies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The spin of late-type galaxies at redshifts z ≤ 1.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Clement</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernardo Cervantes-Sodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Seong Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changbom Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218882⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 426, pp.1606-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21812.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437982v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the Stellar-Mass-Sfr Correlation in Z = 1 Star-Forming Disk Galaxies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">A unified empirical model for infrared galaxy counts based on observed physical evolution of distant galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Béthermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Daddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Dickinson</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Magdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark T Sargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yashar Hezaveh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 754 (1), pp.L14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/754/1/L14⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 757 (2), pp.L23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/757/2/L23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00832919v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00995639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified empirical model for infrared galaxy counts based on observed physical evolution of distant galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yashar Hezaveh</w:t>
+                <w:t xml:space="preserve">GOODS-Herschel: an infrared main sequence for star-forming galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.~s. Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. d'Iaz-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Magdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/757/2/L23⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 533, pp.A119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00995639v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red Nuggets at High Redshift: Structural Evolution of Quiescent Galaxies Over 10 Gyr of Cosmic History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Damjanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto G. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Glazebrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J. Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Caris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 739, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2041-8205/739/2/L44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03645891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOODS-Herschel: the impact of galaxy-galaxy interactions on the far-infrared properties of galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Charmandaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Daddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 535, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the dusty infrared luminosity function from z = 0 to z = 2.3 using observations from Spitzer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the evolution of infrared galaxies: a parametric backward evolution model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. R. Chary</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">M. Béthermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 528, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913941⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03646015v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03646003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the evolution of infrared galaxies: a parametric backward evolution model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Evolution of the dusty infrared luminosity function from z = 0 to z = 2.3 using observations from Spitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Magnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. R. Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 529, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015841⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03646003v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03646015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOODS-Herschel: an infrared main sequence for star-forming galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Magdis</w:t>
+                <w:t xml:space="preserve">Evolution of dust temperature of galaxies through cosmic time as seen by Herschel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. -R. Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117239⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 409 (1), pp.75--82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17645.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428167v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of dust temperature of galaxies through cosmic time as seen by Herschel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. -R. Chary</w:t>
+                <w:t xml:space="preserve">On the filamentary environment of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sousbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 409 (1), pp.75--82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17645.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 404, pp.1801-1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.16397.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438923v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the filamentary environment of galaxies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">The dusty, albeit ultraviolet bright, infancy of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devriendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Borgne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Sousbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.16397.x⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 403, pp.L84-L88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2010.00820.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646140v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dusty, albeit ultraviolet bright, infancy of galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Le Borgne</w:t>
+                <w:t xml:space="preserve">Herschel unveils a puzzling uniformity of distant dusty galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Magnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Daddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2010.00820.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646174v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel unveils a puzzling uniformity of distant dusty galaxies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Cosmic star-formation history from a non-parametric inversion of infrared galaxy counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ocvirk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014687⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 504, pp.727-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200809945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646129v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Progenitor Age and Metallicity on Luminosity and 56Ni Yield in Type Ia Supernovae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. F. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 691, pp.661-671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/691/1/661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00455291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Near-Infrared Excess in the Continuum of High-redshift Galaxies: A Tracer of Star Formation and Circumstellar Disks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Mentuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto G. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Glazebrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J. Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haojing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 706, pp.1020-1035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasar induced galaxy formation: a new paradigm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Letawe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 507, pp.1359-1374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/200912848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 0.4 &amp;lt; z &amp;lt; 1.3 star formation history of the Universe as viewed in the far-infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Magnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 496, pp.57-75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200811443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwarf Galaxy Clustering and Missing Satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 694, pp.1131-1138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/694/2/1131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic star-formation history from a non-parametric inversion of infrared galaxy counts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Radio-loud AGN in the XMM-LSS field. I. Optical identification and sample selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Röttgering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. N. Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 504, pp.727-740. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200809945⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 490, pp.879-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646264v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic ages and metallicities of stellar populations: validation of full spectrum fitting</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clustering of supernova Ia host galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 385, pp.1998-2010. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 682, pp.L25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.12908.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/590182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742400v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of supernova Ia host galaxies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic ages and metallicities of stellar populations: validation of full spectrum fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Koleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prugniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ocvirk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/590182⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 385, pp.1998-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.12908.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325424v1</w:t>
+                <w:t xml:space="preserve">hal-03742400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic ages and metallicities of stellar populations: validation of full spectrum fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Koleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prugniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ocvirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soubiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 385 (4), pp.1998-2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-loud AGN in the XMM-LSS field. I. Optical identification and sample selection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pierre</w:t>
+                <w:t xml:space="preserve">The Rise Time of Type Ia Supernovae from the Supernova Legacy Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Howes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078453⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132, pp.1707-1713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/507788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646376v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00110450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rise Time of Type Ia Supernovae from the Supernova Legacy Survey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">The type Ia supernova SNLS-03D3bb from a super-Chandrasekhar-mass white dwarf star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Astier</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Nugent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.S. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/507788⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 443, pp.308-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00110450v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00103975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The type Ia supernova SNLS-03D3bb from a super-Chandrasekhar-mass white dwarf star</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Rates and properties of type Ia supernovae as a function of mass and star-formation in their host galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.J. Conley</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Pritchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hodsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature05103⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 648, pp.868-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/506137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00103975v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00087104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rates and properties of type Ia supernovae as a function of mass and star-formation in their host galaxies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The radio galaxy K-z relation: The 10&amp;lt;SUP&amp;gt;12&amp;lt;/SUP&amp;gt; M&amp;lt;SUB&amp;gt;⊙&amp;lt;/SUB&amp;gt; mass limit. Masses of galaxies from the L&amp;lt;SUB&amp;gt;K&amp;lt;/SUB&amp;gt; luminosity, up to z &amp;gt; 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rocca-Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Breuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fioc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/506137⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 415, pp.931-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20031717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00087104v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary synthesis of galaxies at high spectral resolution with the code PEGASE-HR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Rocca-Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prugniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fioc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 425, pp.881-897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radio galaxy K-z relation: The 10&amp;lt;SUP&amp;gt;12&amp;lt;/SUP&amp;gt; M&amp;lt;SUB&amp;gt;⊙&amp;lt;/SUB&amp;gt; mass limit. Masses of galaxies from the L&amp;lt;SUB&amp;gt;K&amp;lt;/SUB&amp;gt; luminosity, up to z &amp;gt; 4</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Le Borgne</w:t>
+                <w:t xml:space="preserve">High resolution spectra of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ocvirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Breuck</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ariane Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prugniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 415, pp.931-940. </w:t>
+              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 284, pp.933-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20031717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1024064126979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111357v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04054628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spectra of galaxies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Photometric redshifts from evolutionary synthesis with PÉGASE: The code Z-PEG and the z=0 age constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...95 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Rocca-Volmerange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 386 (2), pp.446-455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20020259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463522v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00011158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEGASE-HR: Stellar Population Synthesis at High Resolution Spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fioc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Rocca-Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prugniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.08008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7510,248 +7294,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Detailed Science Case for the Maunakea Spectroscopic Explorer: the Composition and Dynamics of the Faint Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mcconnachie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Mcconnachie</w:t>
+                <w:t xml:space="preserve">Simon Driver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Babusiaux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pat Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New release of the ELODIE library: Version 3.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prugniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soubiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Koleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7761,114 +7545,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des galaxies dans les domaines X et optique. Histoire de la formation d'étoiles et de la métallicité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paris Sud - Paris XI, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00455432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7936,51 +7720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89F293DA"/>
+    <w:nsid w:val="BB30FBC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8167,51 +7951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-le-borgne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3145-6268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078744423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975760v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuntov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toft" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Arango-Toro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B Akins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452570" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Shuntov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuowen Jin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyhan S. Kartaltepe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Larson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554273" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05046776v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aufort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452519" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Nightingale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arango" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348095" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nightingale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04233175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxinne Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cubizolles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charnock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Borgne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Lapparent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140383" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144121v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidzon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devriendt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kashino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703924v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Laigle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Arnouts" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Joy Mccracken" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669677v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kraljic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnouts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2638" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carassou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de Lapparent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730587" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Hsieh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/224/2/24" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leiton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okumura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Hwang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magdis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424931" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644861v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaviraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slyz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Welker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pannella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Daddi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dickinson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/807/2/141" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Codis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2289" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piranomonte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savaglio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palazzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Micha&#322;owski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423865" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Hunt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323340" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1227" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwan Ko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Seong Hwang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungshin Im" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Chul Lee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/791/2/134" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boquien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charmandaris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322081" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gentile" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322843" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valtchanov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dannerbauer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dasyra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.~s. Hwang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diaz-Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cervantes-Sodi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbom Park" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21812.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Cuby" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218882" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00832919v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sargent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/754/1/L14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00995639v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu B&#233;thermin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Magdis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Sargent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Hezaveh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/757/2/L23" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Damjanov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto G. Abraham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Glazebrook" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Mccarthy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Caris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/739/2/L44" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117476" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03646015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Magnelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Chary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913941" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03646003v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015841" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. d'Iaz-Santos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117239" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cava" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cepa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanial" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. -R. Chary" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17645.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646140v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousbie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16397.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646174v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rimes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2010.00820.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646129v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daddi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014687" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Howell" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sullivan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Brown" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/691/1/661" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646215v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mentuch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojing Yan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pantin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Letawe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912848" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646329v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811443" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646311v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Carlberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/694/2/1131" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646264v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ocvirk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200809945" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Koleva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prugniel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ocvirk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soubiran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.12908.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325424v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/590182" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soubiran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#246;ttgering" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Best" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078453" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Howes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507788" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00103975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Howell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Nugent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Ellis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Conley" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05103" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087104v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Pritchet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodsman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Neill" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/506137" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011159v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Rocca-Volmerange" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fioc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111357v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocca-Volmerange" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Breuck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fioc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031717" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054628v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024064126979" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MPDKBGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463522v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020259" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011158v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667152v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596124v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Driver" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256939v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00455432v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-le-borgne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3145-6268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078744423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Shuntov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuowen Jin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyhan S. Kartaltepe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Larson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554273" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuntov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toft" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Arango-Toro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B Akins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452570" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05046776v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aufort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452519" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Nightingale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arango" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348095" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04233175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxinne Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cubizolles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charnock" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Borgne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Lapparent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140383" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidzon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devriendt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kashino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Laigle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Arnouts" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Joy Mccracken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kraljic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnouts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2638" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carassou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de Lapparent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730587" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Hsieh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/224/2/24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaviraj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slyz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Welker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1500" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leiton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okumura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Hwang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magdis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424931" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pannella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Daddi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dickinson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/807/2/141" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Codis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2289" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Micha&#322;owski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Hunt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palazzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savaglio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gentile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322843" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290033v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piranomonte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423865" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323340" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1227" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boquien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charmandaris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322081" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwan Ko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Seong Hwang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungshin Im" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Chul Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/791/2/134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.~s. Hwang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diaz-Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428117v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valtchanov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dannerbauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dasyra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00832919v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sargent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/754/1/L14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Cuby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218882" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cervantes-Sodi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbom Park" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21812.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00995639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu B&#233;thermin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Magdis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Sargent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Hezaveh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/757/2/L23" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428167v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. d'Iaz-Santos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117239" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645891v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Damjanov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto G. Abraham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Glazebrook" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Mccarthy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Caris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/739/2/L44" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117476" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03646003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015841" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03646015v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Magnelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Chary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913941" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438923v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cava" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cepa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanial" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. -R. Chary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17645.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousbie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16397.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rimes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2010.00820.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daddi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014687" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646264v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ocvirk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200809945" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Howell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sullivan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Brown" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conley" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/691/1/661" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646215v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mentuch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojing Yan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pantin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Letawe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912848" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646329v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811443" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Carlberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/694/2/1131" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#246;ttgering" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Best" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078453" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325424v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/590182" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742400v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Koleva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prugniel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ocvirk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soubiran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.12908.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256873v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soubiran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Howes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507788" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00103975v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Howell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Nugent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Ellis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Conley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05103" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087104v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Pritchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodsman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Neill" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/506137" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111357v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocca-Volmerange" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Breuck" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fioc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031717" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011159v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Rocca-Volmerange" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fioc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024064126979" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MPDKBGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463522v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020259" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667152v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596124v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Driver" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00455432v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>