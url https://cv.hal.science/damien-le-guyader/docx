--- v0 (2026-03-19)
+++ v1 (2026-05-09)
@@ -1079,916 +1079,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et scénarisation des activités humaines : une approche géomatique originale en gestion intégrée de la zone côtière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
+                <w:t xml:space="preserve">Géoprospective: apport des approches spatiale à la prospective. Retour d'expérience et analyse réflexive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque biennal des Zones Ateliers. Session: Les aires protégées et la biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe de Recherche en Analyse Territoriale (Granit) de l'UMR ADES CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935362v1</w:t>
+                <w:t xml:space="preserve">hal-00935438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining fishing grounds variability with Automatic Identification System (AIS)</w:t>
+                <w:t xml:space="preserve">A temporal GIS of human maritime activities as an efficient tool for ICZM?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Brosset</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Maritime Flows and Networks (WIMAKS'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France. pp.96</w:t>
+              <w:t xml:space="preserve">Cycle de conférences scientifiques dans le cadre de l'année des Zones Ateliers du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325823v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'AIS : une donnée pour l'analyse des activités en mer</w:t>
+                <w:t xml:space="preserve">GIS spatio-temporal modeling of human maritime activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Brosset</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d'Analyse spatiale (Spatial Analysis and GEOmatics) -SAGEO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.53</w:t>
+              <w:t xml:space="preserve">11th International Symposium for GIS and Computer Cartography for Coastal Zones Management (CoastGIS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Victoria, Canada. pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935417v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic GIS as an efficient tool for ICZM (Bay of Brest, Western France)?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'AIS : une donnée pour l'analyse des activités en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Fontenelle</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium for GIS and Computer Cartography for Coastal Zone Management (CoastGIS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Victoria, Canada. pp.92-95</w:t>
+              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d'Analyse spatiale (Spatial Analysis and GEOmatics) -SAGEO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842247v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'une base de données spatio-temporelles d'activités en mer : analyse et scénarisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamic GIS as an efficient tool for ICZM (Bay of Brest, Western France)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fontenelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du Groupe de Recherche en Analyse Territoriale (Granit) de l'UMR ADES CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium for GIS and Computer Cartography for Coastal Zone Management (CoastGIS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Victoria, Canada. pp.92-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935426v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des activités de pêche à la drague en Rade de Brest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rouan</w:t>
+                <w:t xml:space="preserve">Defining fishing grounds variability with Automatic Identification System (AIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brosset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.12</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Maritime Flows and Networks (WIMAKS'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903815v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et scénarisation des activités en rade de Brest (RAD2BREST): principaux résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et scénarisation des activités humaines : une approche géomatique originale en gestion intégrée de la zone côtière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de la Zone Atelier Brest Iroise. Thème 2 "Changement global, état écologique et perspectives socio-écosystémiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Plouzané, France</w:t>
+              <w:t xml:space="preserve">Colloque biennal des Zones Ateliers. Session: Les aires protégées et la biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935368v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A temporal GIS of human maritime activities as an efficient tool for ICZM?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des activités de pêche à la drague en Rade de Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences scientifiques dans le cadre de l'année des Zones Ateliers du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935530v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS spatio-temporal modeling of human maritime activities</w:t>
+                <w:t xml:space="preserve">Constitution d'une base de données spatio-temporelles d'activités en mer : analyse et scénarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium for GIS and Computer Cartography for Coastal Zones Management (CoastGIS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Victoria, Canada. pp.96</w:t>
+              <w:t xml:space="preserve">Atelier du Groupe de Recherche en Analyse Territoriale (Granit) de l'UMR ADES CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842209v1</w:t>
+                <w:t xml:space="preserve">hal-00935426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoprospective: apport des approches spatiale à la prospective. Retour d'expérience et analyse réflexive.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et scénarisation des activités en rade de Brest (RAD2BREST): principaux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe de Recherche en Analyse Territoriale (Granit) de l'UMR ADES CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle de la Zone Atelier Brest Iroise. Thème 2 "Changement global, état écologique et perspectives socio-écosystémiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935438v1</w:t>
+                <w:t xml:space="preserve">hal-00935368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interactions spatio-temporelles entre activités anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2808,51 +2808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fontenelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3067,51 +3067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB6FE2C6"/>
+    <w:nsid w:val="E57358FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3298,51 +3298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-le-guyader" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2128-2361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168710749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Tixerant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier G. Leibovici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2013.871284" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi3020391" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Minelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01325823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00842209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://devweb.sefacil.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717420v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BRES0020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-le-guyader" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2128-2361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168710749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Tixerant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier G. Leibovici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2013.871284" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi3020391" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Minelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00842209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01325823v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://devweb.sefacil.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717420v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BRES0020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>