--- v0 (2026-03-06)
+++ v1 (2026-04-08)
@@ -1260,303 +1260,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamb waves characterization of adhesion levels in aluminum/epoxy bi-layers with different cohesive and adhesive properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Gauthier</w:t>
+                <w:t xml:space="preserve">Bonding Characterization of a Three-Layer Metal-Adhesive-Metal Using Shear Horizontal Modes of Close Dispersion Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (6), pp.926 - 931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637610v1</w:t>
+                <w:t xml:space="preserve">hal-01919437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding Characterization of a Three-Layer Metal-Adhesive-Metal Using Shear Horizontal Modes of Close Dispersion Curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lamb waves characterization of adhesion levels in aluminum/epoxy bi-layers with different cohesive and adhesive properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.15 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.919121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01919437v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Measurements on β Cyclodextrin/Hydroxyapatite Composites for Potential Water Depollution</w:t>
               </w:r>
@@ -1670,390 +1670,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-Sphere-Based Phononic Crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Flux for Guided Waves Determined by the Finite Elements Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Journal of acoustics and vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313907v1</w:t>
+                <w:t xml:space="preserve">hal-01938715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary structural ultrasonic characterization of Hydroxyapatite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic-Sphere-Based Phononic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Sainidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rembert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (7), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst6070078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938708v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Flux for Guided Waves Determined by the Finite Elements Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Gauthier</w:t>
+                <w:t xml:space="preserve">Preliminary structural ultrasonic characterization of Hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C L Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Safciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif El Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Meier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of acoustics and vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.997 - 1006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938715v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear horizontal acoustic waves propagating along two isotropic solid plates bonded with a non-dissipative adhesive layer: Effects of the rough interfaces</w:t>
               </w:r>
@@ -2342,51 +2342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2437,51 +2437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Lamb waves with a grating composed of two spatial periodicities : study in dual space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2592,51 +2592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2726,51 +2726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2860,51 +2860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2977,51 +2977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3068,51 +3068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb wave propagation in a plate with a grooved surface with several spatial periodicities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,51 +3189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Lamb waves in a plate with a periodic grating : interpretation by phonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3323,51 +3323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the effects of rough surfaces on Lamb waves propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3945,1468 +3945,1468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of materials for offshore wind turbine blades: mechanical and acoustical coupling</w:t>
+                <w:t xml:space="preserve">Mechanical and ultrasound characterizations of aging of blade materials in marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Aoujdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhadji Amadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maréchal</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th International Conference on Materials Science and Engineering Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460544v1</w:t>
+                <w:t xml:space="preserve">hal-04579253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problem identification of thickness and viscoelastic properties of a film deposit by scanning acoustic microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pooyan Manoochehrnia</w:t>
+                <w:t xml:space="preserve">Integrated analysis of materials for offshore wind turbine blades: mechanical and acoustical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Aoujdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhadji Amadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460624v1</w:t>
+                <w:t xml:space="preserve">hal-04460544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution ultrasonic characterization of an adhesive film in an aeronautical assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youness Ezziani</w:t>
+                <w:t xml:space="preserve">Inverse problem identification of thickness and viscoelastic properties of a film deposit by scanning acoustic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooyan Manoochehrnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ech-Cherif El-Kettani Mounsif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460588v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of ageing indicators on glass-fibre polyester composite skins using Lamb guided waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Aoujdad</w:t>
+                <w:t xml:space="preserve">High-resolution ultrasonic characterization of an adhesive film in an aeronautical assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Ezziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460490v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and ultrasound characterizations of aging of blade materials in marine environment</w:t>
+                <w:t xml:space="preserve">Determination of ageing indicators on glass-fibre polyester composite skins using Lamb guided waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Aoujdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marechal</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ech-Cherif El-Kettani Mounsif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Materials Science and Engineering Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579253v1</w:t>
+                <w:t xml:space="preserve">hal-04460490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore du vieillissement de matériaux composites représentatifs de pales d'éolienne offshore</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasounds Methods for Non Destructive Evaluation of Composite Structural Bonding Ageing in Marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooyan Manoochehrnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Predoï</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 - Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Polymers / Composites / 3bs Materials 2023 International Joint Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460200v1</w:t>
+                <w:t xml:space="preserve">hal-04077199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore du vieillissement de matériaux composites représentatifs de pales d'éolienne offshore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte du vieillissement couplé hygro-mécanique de pales de structures éoliennes en milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Amadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Aoujdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Leduc</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606965v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasounds Methods for Non Destructive Evaluation of Composite Structural Bondings Aging in Marine environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation ultrasonore du vieillissement de matériaux composites représentatifs de pales d'éolienne offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Aoujdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Amadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers / Composites / 3bs Materials 2023 International Joint Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Bangkok / Thailand, Thailand</w:t>
+              <w:t xml:space="preserve">JNC23 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916176v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasounds Methods for Non Destructive Evaluation of Composite Structural Bonding Ageing in Marine environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation ultrasonore du vieillissement de matériaux composites représentatifs de pales d'éolienne offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Aoujdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Amadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers / Composites / 3bs Materials 2023 International Joint Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077199v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte du vieillissement couplé hygro-mécanique de pales de structures éoliennes en milieu marin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+                <w:t xml:space="preserve">Ultrasounds Methods for Non Destructive Evaluation of Composite Structural Bondings Aging in Marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooyan Manoochehrnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Polymers / Composites / 3bs Materials 2023 International Joint Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bangkok / Thailand, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606810v1</w:t>
+                <w:t xml:space="preserve">hal-04916176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de films par microscopie acoustique : Mesure et dispersion des propriétés ultrasonores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marechal</w:t>
+                <w:t xml:space="preserve">Ultrasound method for local adhesion level in bonded composite structure placed in hostile environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Agra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Duclos</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA); Laboratoire de Mécanique et d'Acoustique (LMA), Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Industrial Applications of Adhesives 2022 (IAA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Carvoeiro, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461977v1</w:t>
+                <w:t xml:space="preserve">hal-04540818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the adhesion level in aged composite-composite structures using ultrasonic waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de films par microscopie acoustique : Mesure et dispersion des propriétés ultrasonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooyan Manoochehrnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touria Agra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+                <w:t xml:space="preserve">Jean Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Industrial Applications of Adhesives 2022 (IAA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Carvoeiro, Algarve, Portugal</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA); Laboratoire de Mécanique et d'Acoustique (LMA), Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540795v1</w:t>
+                <w:t xml:space="preserve">hal-04461977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound method for local adhesion level in bonded composite structure placed in hostile environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the adhesion level in aged composite-composite structures using ultrasonic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Agra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5440,120 +5440,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Industrial Applications of Adhesives 2022 (IAA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Carvoeiro, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540818v1</w:t>
+                <w:t xml:space="preserve">hal-04540795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Metal and Metal-Composite Material Bondings Characterization Using Guided Lamb Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Agra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5598,527 +5598,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la rugosité périodique sur les coefficients de réflexion et de transmission d'une plaque élastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Meier</w:t>
+                <w:t xml:space="preserve">Evaluation of the bonding quality in a metal composite structure using Lamb waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">26th International Congress On Sound and Vibration (ICSV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.1686-1693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188019v1</w:t>
+                <w:t xml:space="preserve">hal-03188106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Ultrasonic Waves for Adhesion Levels Characterization in Structural Bonding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moncef Echcherif Elkettani</w:t>
+                <w:t xml:space="preserve">Influence de la rugosité périodique sur les coefficients de réflexion et de transmission d'une plaque élastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Structural Bondings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066332v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of guided ultrasonic waves to the adhesion level determination in structural bondings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guided Ultrasonic Waves for Adhesion Levels Characterization in Structural Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Echcherif Elkettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Advanced Materials Sciences and Engineering 2019 (AMSE-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">5th International Congress on Structural Bondings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188098v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the bonding quality in a metal composite structure using Lamb waves</w:t>
+                <w:t xml:space="preserve">On the use of guided ultrasonic waves to the adhesion level determination in structural bondings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress On Sound and Vibration (ICSV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.1686-1693</w:t>
+              <w:t xml:space="preserve">International Congress on Advanced Materials Sciences and Engineering 2019 (AMSE-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188106v1</w:t>
+                <w:t xml:space="preserve">hal-03188098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de collages structuraux par ondes SH</w:t>
               </w:r>
@@ -6156,51 +6156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.195-201</w:t>
@@ -6229,51 +6229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided shear waves attenuation in bonded Metal-Composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6456,480 +6456,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of different levels of adhesion in a bi layer Aluminum/Epoxy structure using Lamb waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de rugosités d'interfaces dans une structure métal/colle/métal sur la propagation des ondes SH : résultats numériques et expérimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ech-Cherif El-Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Conference on Non-Destructive Testing (WCNDT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">CFA/VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165640v1</w:t>
+                <w:t xml:space="preserve">hal-01951909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du Couplage des Modes dans une Structure Bicouche Aluminium/Epoxy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Ech-Cherif El-Kettani</w:t>
+                <w:t xml:space="preserve">Discrimination of different levels of adhesion in a bi layer Aluminum/Epoxy structure using Lamb waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Echcherif Elkettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Predoi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA/VISHNO2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">19th World Conference on Non-Destructive Testing (WCNDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951881v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de rugosités d'interfaces dans une structure métal/colle/métal sur la propagation des ondes SH : résultats numériques et expérimentaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Etude du Couplage des Modes dans une Structure Bicouche Aluminium/Epoxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA/VISHNO 2016</w:t>
+              <w:t xml:space="preserve">CFA/VISHNO2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951909v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phononic structures based on magnetic spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reveka Sainidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phononics 2015: 3nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Phonon Coupling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7079,51 +7079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une interprétation physique de la propagation d’onde sur une surface rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7198,128 +7198,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled modes in a rectangular grating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplages modaux dans une plaque fluide rugueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.2238-2241</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes journées du GDR "etude de la propagation ultrasonore en milieux inhomogènes en vue du contrôle non destructif"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Gien, France. pp.152-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147504v1</w:t>
+                <w:t xml:space="preserve">hal-00136249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t>
               </w:r>
@@ -7344,51 +7368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7417,182 +7441,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplages modaux dans une plaque fluide rugueuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bruneau</w:t>
+                <w:t xml:space="preserve">Coupled modes in a rectangular grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Gien, France. pp.152-157</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.2238-2241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136249v1</w:t>
+                <w:t xml:space="preserve">hal-00147504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7673,51 +7673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7837,51 +7837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7916,51 +7916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb wave propagation in a plate with a grooved surface, with several spatial periodicities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8063,51 +8063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8162,51 +8162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Lamb Waves in a plate with a periodic grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8309,51 +8309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8443,51 +8443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8544,51 +8544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8639,51 +8639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two distinct pathways for thymidylate (dTMP) synthesis in (hyper)thermophilic bacteria and archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8773,51 +8773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Lamb waves on rough plates : analysis of the beam section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8917,51 +8917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9458,51 +9458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l'École Doctorale 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9874,195 +9874,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le langage Java(TM)</w:t>
+                <w:t xml:space="preserve">Le langage Java : programmer par l'exemple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Technip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.288, 2001, 9782710807841</w:t>
+              <w:t xml:space="preserve">, 288 p., 2001, ISBN-10 : 271080784X, ISBN-13 : 978-2710807841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347349v1</w:t>
+                <w:t xml:space="preserve">hal-03151474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le langage Java : programmer par l'exemple</w:t>
+                <w:t xml:space="preserve">Le langage Java(TM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Technip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 288 p., 2001, ISBN-10 : 271080784X, ISBN-13 : 978-2710807841</w:t>
+              <w:t xml:space="preserve">, pp.288, 2001, 9782710807841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151474v1</w:t>
+                <w:t xml:space="preserve">hal-01347349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10132,51 +10132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -10288,51 +10288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C7951CF"/>
+    <w:nsid w:val="E81800F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10519,51 +10519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3582-3950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095121447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9780-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelu&#355;a Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rokosz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Raaen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2026.103997" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantin Negrila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15030224" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooyan Manoochehrnia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2024.2411003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea-Denisa Grigu&#539;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Perin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Attar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03066137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2019.102213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.09.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Predoi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.12.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HK3CBJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313907v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tinel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sainidou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rembert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6070078" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Popa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Antohe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Safciuc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif El Kettani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cardin Foze Ndjomo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Con&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4928299" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2009.02.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ71R45J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737348" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izbicki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2003.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ezziani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif -El-Kettani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aoujdad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Amadou Ba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ech-Cherif El-Kettani Mounsif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579253v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Predo&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duclos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Agra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188019v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Franklin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Predoi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reveka Sainidou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Izbicki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04090910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Graziani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meslet-Cladiere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sodolescu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0320231" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veksler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Conoir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472277v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461258v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470410v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461852v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omniscriptum.com/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/675/langage-javatm-le-.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Le_langage_Java.html?id=s5SwrgcuL98C&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3582-3950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095121447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9780-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelu&#355;a Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rokosz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Raaen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2026.103997" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantin Negrila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15030224" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooyan Manoochehrnia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2024.2411003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea-Denisa Grigu&#539;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Perin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Attar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03066137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2019.102213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.09.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919121" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Predoi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.12.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HK3CBJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tinel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sainidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rembert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6070078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Popa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Antohe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Safciuc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif El Kettani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cardin Foze Ndjomo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Con&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4928299" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2009.02.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ71R45J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737348" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izbicki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2003.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ezziani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif -El-Kettani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aoujdad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579253v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Amadou Ba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460624v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ech-Cherif El-Kettani Mounsif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Predo&#239;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540818v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Agra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duclos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Franklin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951881v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Predoi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reveka Sainidou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147504v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Izbicki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04090910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Graziani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meslet-Cladiere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sodolescu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0320231" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veksler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Conoir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472277v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461258v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470410v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461852v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omniscriptum.com/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Le_langage_Java.html?id=s5SwrgcuL98C&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347349v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/675/langage-javatm-le-.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>