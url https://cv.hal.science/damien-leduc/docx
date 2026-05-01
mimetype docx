--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -1670,390 +1670,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Flux for Guided Waves Determined by the Finite Elements Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Gauthier</w:t>
+                <w:t xml:space="preserve">Magnetic-Sphere-Based Phononic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Meier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Leduc</w:t>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Sainidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of acoustics and vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (7), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst6070078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938715v1</w:t>
+                <w:t xml:space="preserve">hal-02313907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-Sphere-Based Phononic Crystals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preliminary structural ultrasonic characterization of Hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C L Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Safciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif El Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.997 - 1006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313907v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary structural ultrasonic characterization of Hydroxyapatite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cherif El Kettani</w:t>
+                <w:t xml:space="preserve">Energy Flux for Guided Waves Determined by the Finite Elements Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Leduc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11, pp.997 - 1006</w:t>
+              <w:t xml:space="preserve">Romanian Journal of acoustics and vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938708v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear horizontal acoustic waves propagating along two isotropic solid plates bonded with a non-dissipative adhesive layer: Effects of the rough interfaces</w:t>
               </w:r>
@@ -2342,51 +2342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2437,51 +2437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Lamb waves with a grating composed of two spatial periodicities : study in dual space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2592,51 +2592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2726,51 +2726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2860,51 +2860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2977,51 +2977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3068,51 +3068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb wave propagation in a plate with a grooved surface with several spatial periodicities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,51 +3189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Lamb waves in a plate with a periodic grating : interpretation by phonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3323,51 +3323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the effects of rough surfaces on Lamb waves propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3945,1468 +3945,1468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and ultrasound characterizations of aging of blade materials in marine environment</w:t>
+                <w:t xml:space="preserve">Integrated analysis of materials for offshore wind turbine blades: mechanical and acoustical coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Aoujdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhadji Amadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marechal</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Materials Science and Engineering Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579253v1</w:t>
+                <w:t xml:space="preserve">hal-04460544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of materials for offshore wind turbine blades: mechanical and acoustical coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elhadji Amadou Ba</w:t>
+                <w:t xml:space="preserve">Inverse problem identification of thickness and viscoelastic properties of a film deposit by scanning acoustic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooyan Manoochehrnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ech-Cherif El-Kettani Mounsif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460544v1</w:t>
+                <w:t xml:space="preserve">hal-04460624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problem identification of thickness and viscoelastic properties of a film deposit by scanning acoustic microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pooyan Manoochehrnia</w:t>
+                <w:t xml:space="preserve">High-resolution ultrasonic characterization of an adhesive film in an aeronautical assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Ezziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460624v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution ultrasonic characterization of an adhesive film in an aeronautical assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youness Ezziani</w:t>
+                <w:t xml:space="preserve">Determination of ageing indicators on glass-fibre polyester composite skins using Lamb guided waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Aoujdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ech-Cherif El-Kettani Mounsif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460588v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of ageing indicators on glass-fibre polyester composite skins using Lamb guided waves</w:t>
+                <w:t xml:space="preserve">Mechanical and ultrasound characterizations of aging of blade materials in marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Aoujdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maréchal</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhadji Amadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th International Conference on Materials Science and Engineering Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460490v1</w:t>
+                <w:t xml:space="preserve">hal-04579253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasounds Methods for Non Destructive Evaluation of Composite Structural Bonding Ageing in Marine environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation ultrasonore du vieillissement de matériaux composites représentatifs de pales d'éolienne offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Aoujdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Amadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers / Composites / 3bs Materials 2023 International Joint Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">JNC23 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077199v1</w:t>
+                <w:t xml:space="preserve">hal-04460200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte du vieillissement couplé hygro-mécanique de pales de structures éoliennes en milieu marin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation ultrasonore du vieillissement de matériaux composites représentatifs de pales d'éolienne offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Aoujdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Amadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606810v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore du vieillissement de matériaux composites représentatifs de pales d'éolienne offshore</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasounds Methods for Non Destructive Evaluation of Composite Structural Bondings Aging in Marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooyan Manoochehrnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 - Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Polymers / Composites / 3bs Materials 2023 International Joint Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bangkok / Thailand, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460200v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore du vieillissement de matériaux composites représentatifs de pales d'éolienne offshore</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasounds Methods for Non Destructive Evaluation of Composite Structural Bonding Ageing in Marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooyan Manoochehrnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Predoï</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Polymers / Composites / 3bs Materials 2023 International Joint Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606965v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasounds Methods for Non Destructive Evaluation of Composite Structural Bondings Aging in Marine environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Leduc</w:t>
+                <w:t xml:space="preserve">Prise en compte du vieillissement couplé hygro-mécanique de pales de structures éoliennes en milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Amadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Aoujdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers / Composites / 3bs Materials 2023 International Joint Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Bangkok / Thailand, Thailand</w:t>
+              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916176v1</w:t>
+                <w:t xml:space="preserve">hal-04606810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound method for local adhesion level in bonded composite structure placed in hostile environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de films par microscopie acoustique : Mesure et dispersion des propriétés ultrasonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooyan Manoochehrnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touria Agra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+                <w:t xml:space="preserve">Jean Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Industrial Applications of Adhesives 2022 (IAA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Carvoeiro, Algarve, Portugal</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA); Laboratoire de Mécanique et d'Acoustique (LMA), Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540818v1</w:t>
+                <w:t xml:space="preserve">hal-04461977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de films par microscopie acoustique : Mesure et dispersion des propriétés ultrasonores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marechal</w:t>
+                <w:t xml:space="preserve">Evaluation of the adhesion level in aged composite-composite structures using ultrasonic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Agra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Duclos</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA); Laboratoire de Mécanique et d'Acoustique (LMA), Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Industrial Applications of Adhesives 2022 (IAA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Carvoeiro, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461977v1</w:t>
+                <w:t xml:space="preserve">hal-04540795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the adhesion level in aged composite-composite structures using ultrasonic waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Ultrasound method for local adhesion level in bonded composite structure placed in hostile environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Agra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5440,81 +5440,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Industrial Applications of Adhesives 2022 (IAA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Carvoeiro, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540795v1</w:t>
+                <w:t xml:space="preserve">hal-04540818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Metal and Metal-Composite Material Bondings Characterization Using Guided Lamb Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Agra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5598,527 +5598,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the bonding quality in a metal composite structure using Lamb waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Latifa Attar</w:t>
+                <w:t xml:space="preserve">Influence de la rugosité périodique sur les coefficients de réflexion et de transmission d'une plaque élastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress On Sound and Vibration (ICSV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.1686-1693</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188106v1</w:t>
+                <w:t xml:space="preserve">hal-03188019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la rugosité périodique sur les coefficients de réflexion et de transmission d'une plaque élastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Meier</w:t>
+                <w:t xml:space="preserve">Guided Ultrasonic Waves for Adhesion Levels Characterization in Structural Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Echcherif Elkettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">5th International Congress on Structural Bondings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188019v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Ultrasonic Waves for Adhesion Levels Characterization in Structural Bonding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of guided ultrasonic waves to the adhesion level determination in structural bondings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moncef Echcherif Elkettani</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Structural Bondings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">International Congress on Advanced Materials Sciences and Engineering 2019 (AMSE-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066332v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of guided ultrasonic waves to the adhesion level determination in structural bondings</w:t>
+                <w:t xml:space="preserve">Evaluation of the bonding quality in a metal composite structure using Lamb waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Advanced Materials Sciences and Engineering 2019 (AMSE-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">26th International Congress On Sound and Vibration (ICSV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.1686-1693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188098v1</w:t>
+                <w:t xml:space="preserve">hal-03188106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de collages structuraux par ondes SH</w:t>
               </w:r>
@@ -6456,480 +6456,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de rugosités d'interfaces dans une structure métal/colle/métal sur la propagation des ondes SH : résultats numériques et expérimentaux</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discrimination of different levels of adhesion in a bi layer Aluminum/Epoxy structure using Lamb waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Echcherif Elkettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA/VISHNO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">19th World Conference on Non-Destructive Testing (WCNDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951909v1</w:t>
+                <w:t xml:space="preserve">hal-03165640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of different levels of adhesion in a bi layer Aluminum/Epoxy structure using Lamb waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moncef Echcherif Elkettani</w:t>
+                <w:t xml:space="preserve">Etude du Couplage des Modes dans une Structure Bicouche Aluminium/Epoxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Conference on Non-Destructive Testing (WCNDT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">CFA/VISHNO2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165640v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du Couplage des Modes dans une Structure Bicouche Aluminium/Epoxy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Effets de rugosités d'interfaces dans une structure métal/colle/métal sur la propagation des ondes SH : résultats numériques et expérimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA/VISHNO2016</w:t>
+              <w:t xml:space="preserve">CFA/VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951881v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phononic structures based on magnetic spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reveka Sainidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phononics 2015: 3nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Phonon Coupling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7079,51 +7079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une interprétation physique de la propagation d’onde sur une surface rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7323,276 +7323,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t>
+                <w:t xml:space="preserve">Coupled modes in a rectangular grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.131-134</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.2238-2241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140158v1</w:t>
+                <w:t xml:space="preserve">hal-00147504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled modes in a rectangular grating</w:t>
+                <w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.2238-2241</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.131-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147504v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7673,51 +7673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7824,64 +7824,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7916,51 +7916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb wave propagation in a plate with a grooved surface, with several spatial periodicities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8063,51 +8063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8162,51 +8162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Lamb Waves in a plate with a periodic grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8309,51 +8309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8404,90 +8404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoherence of Lamb waves by rough interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8544,51 +8544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8639,51 +8639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two distinct pathways for thymidylate (dTMP) synthesis in (hyper)thermophilic bacteria and archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8773,51 +8773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Lamb waves on rough plates : analysis of the beam section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8917,51 +8917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9458,51 +9458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l'École Doctorale 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9874,195 +9874,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le langage Java : programmer par l'exemple</w:t>
+                <w:t xml:space="preserve">Le langage Java(TM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Technip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 288 p., 2001, ISBN-10 : 271080784X, ISBN-13 : 978-2710807841</w:t>
+              <w:t xml:space="preserve">, pp.288, 2001, 9782710807841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151474v1</w:t>
+                <w:t xml:space="preserve">hal-01347349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le langage Java(TM)</w:t>
+                <w:t xml:space="preserve">Le langage Java : programmer par l'exemple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Technip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.288, 2001, 9782710807841</w:t>
+              <w:t xml:space="preserve">, 288 p., 2001, ISBN-10 : 271080784X, ISBN-13 : 978-2710807841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347349v1</w:t>
+                <w:t xml:space="preserve">hal-03151474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10132,51 +10132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -10288,51 +10288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E81800F9"/>
+    <w:nsid w:val="D399155C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10519,51 +10519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3582-3950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095121447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9780-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelu&#355;a Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rokosz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Raaen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2026.103997" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantin Negrila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15030224" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooyan Manoochehrnia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2024.2411003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea-Denisa Grigu&#539;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Perin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Attar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03066137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2019.102213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.09.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919121" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Predoi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.12.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HK3CBJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tinel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sainidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rembert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6070078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Popa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Antohe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Safciuc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif El Kettani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cardin Foze Ndjomo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Con&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4928299" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2009.02.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ71R45J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737348" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izbicki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2003.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ezziani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif -El-Kettani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aoujdad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579253v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Amadou Ba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460624v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ech-Cherif El-Kettani Mounsif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Predo&#239;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540818v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Agra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duclos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Franklin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951881v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Predoi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reveka Sainidou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147504v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Izbicki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04090910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Graziani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meslet-Cladiere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sodolescu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0320231" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veksler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Conoir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472277v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461258v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470410v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461852v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omniscriptum.com/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Le_langage_Java.html?id=s5SwrgcuL98C&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347349v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/675/langage-javatm-le-.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3582-3950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095121447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9780-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelu&#355;a Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rokosz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Raaen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2026.103997" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantin Negrila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15030224" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooyan Manoochehrnia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2024.2411003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea-Denisa Grigu&#539;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Perin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Attar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03066137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2019.102213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.09.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919121" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Predoi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.12.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HK3CBJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313907v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tinel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sainidou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rembert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6070078" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Popa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Antohe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Safciuc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif El Kettani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cardin Foze Ndjomo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Con&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4928299" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2009.02.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ71R45J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737348" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izbicki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2003.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ezziani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif -El-Kettani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aoujdad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Amadou Ba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ech-Cherif El-Kettani Mounsif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579253v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Predo&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duclos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Agra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188019v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Franklin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Predoi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reveka Sainidou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Izbicki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04090910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Graziani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meslet-Cladiere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sodolescu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0320231" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veksler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Conoir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472277v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461258v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470410v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461852v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omniscriptum.com/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/675/langage-javatm-le-.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Le_langage_Java.html?id=s5SwrgcuL98C&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>