--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,10233 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10181 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien LEDUC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laboratoire Ondes et Mileux Complexes (LOMC CNRS UMR 6294) / Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3582-3950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095121447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ZcGT4XUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-9780-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-dried magnesium doped hydroxyapatite for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liliana Iconaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steluţa Carmen Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Rokosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steinar Raaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 203, pp.103997. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2026.103997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Nanobioceramics Based on Hydroxyapatite for Biomedical Applications: Stability and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liliana Iconaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantin Negrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.224. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano15030224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem-solving method applied to the acoustic characterisation of a thin film via the Debye series method (DSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10589759.2024.2411003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of plane wave reflection by liquids free surfaces at grazing incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea-Denisa Griguța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin, Series A: Applied Mathematics and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, U.P.B. Sci. Bull., Series A, 86 (1), pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of kissing bond type defects and evaluation of the bonding quality in metal/adhesive/composite structures by a wavenumber-frequency insensitive SH mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech Cherif El Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.102841. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the degraded interface in dissymmetrical glued structures using Lamb waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech Cherif El Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.102213. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2019.102213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of shear waves in bonded layers using springs model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of acoustics and vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of epoxy crosslinking using ultrasonic Lamb waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb waves characterization of adhesion levels in aluminum/epoxy bi-layers with different cohesive and adhesive properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.15 - 20. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding Characterization of a Three-Layer Metal-Adhesive-Metal Using Shear Horizontal Modes of Close Dispersion Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (6), pp.926 - 931. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.919121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Measurements on β Cyclodextrin/Hydroxyapatite Composites for Potential Water Depollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liliana Iconaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Ech Cherif El Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (6), pp.681. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma10060681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic-Sphere-Based Phononic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Sainidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), pp.78. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst6070078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary structural ultrasonic characterization of Hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C L Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Antohe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Safciuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif El Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.997 - 1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Flux for Guided Waves Determined by the Finite Elements Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of acoustics and vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear horizontal acoustic waves propagating along two isotropic solid plates bonded with a non-dissipative adhesive layer: Effects of the rough interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (22), pp.224904. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4937150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of shear horizontal waves to distinguish adhesive thickness variation from reduction in bonding strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech Cherif El Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidiatou Coné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (2), pp.1206 - 1213. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4928299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Shear Acoustic Waves by Gratings: Analytical and Experimental Analysis of Spatial Periodicity Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (5), pp.717-727. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Lamb waves with a grating composed of two spatial periodicities : study in dual space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.513-517. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave attenuation in a rough plate. II. Analytical and numerical results in a fluid plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (7), pp.074909-1 : 074909-6. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2979851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave attenuation in a rough plate. I. Analytical and experimental results in an anisotropic plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (7), pp.074908. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2979850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon phenomenon in the interaction of guided ultrasonic waves with a surface grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.012104-1-4. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/92/1/012104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic guided waves on a periodical grating : coupled modes in the first Brillouin zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (11), pp.114906. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2737348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave propagation in a plate with a grooved surface with several spatial periodicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.1359-1363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb waves in a plate with a periodic grating : interpretation by phonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 118, pp.2234-2239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the effects of rough surfaces on Lamb waves propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.207 - 211. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2003.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the adhesion quality in an aeronautical assembly by acoustic microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Convention of the European Acoustics Association Forum Acusticum / EuroNoise 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Málaga, France. pp.3009-3015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2025.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of viscoelastic bilayer structure using a Scanning Acoustic Microscope at 200 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif -El-Kettani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement hydrique des pâles d'éolienne en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique et mécanique du vieillissement de pales d'hydroliennes et d’éoliennes offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif -El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of materials for offshore wind turbine blades: mechanical and acoustical coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem identification of thickness and viscoelastic properties of a film deposit by scanning acoustic microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ech-Cherif El-Kettani Mounsif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution ultrasonic characterization of an adhesive film in an aeronautical assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water aging on mechanical behavior and damage mechanisms of windturbine blades in marine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of ageing indicators on glass-fibre polyester composite skins using Lamb guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ech-Cherif El-Kettani Mounsif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and ultrasound characterizations of aging of blade materials in marine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials Science and Engineering Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultrasonore du vieillissement de matériaux composites représentatifs de pales d'éolienne offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 - Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultrasonore du vieillissement de matériaux composites représentatifs de pales d'éolienne offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasounds Methods for Non Destructive Evaluation of Composite Structural Bondings Aging in Marine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers / Composites / 3bs Materials 2023 International Joint Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Bangkok / Thailand, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du vieillissement couplé hygro-mécanique de pales de structures éoliennes en milieu marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasounds Methods for Non Destructive Evaluation of Composite Structural Bonding Ageing in Marine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Predoï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers / Composites / 3bs Materials 2023 International Joint Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de films par microscopie acoustique : Mesure et dispersion des propriétés ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA); Laboratoire de Mécanique et d'Acoustique (LMA), Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the adhesion level in aged composite-composite structures using ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Industrial Applications of Adhesives 2022 (IAA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Carvoeiro, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound method for local adhesion level in bonded composite structure placed in hostile environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Industrial Applications of Adhesives 2022 (IAA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Carvoeiro, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Metal and Metal-Composite Material Bondings Characterization Using Guided Lamb Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la rugosité périodique sur les coefficients de réflexion et de transmission d'une plaque élastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Ultrasonic Waves for Adhesion Levels Characterization in Structural Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Structural Bondings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of guided ultrasonic waves to the adhesion level determination in structural bondings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Advanced Materials Sciences and Engineering 2019 (AMSE-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the bonding quality in a metal composite structure using Lamb waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress On Sound and Vibration (ICSV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.1686-1693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de collages structuraux par ondes SH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.195-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided shear waves attenuation in bonded Metal-Composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42th International Conference on Mechanics of Solids, Acoustics and Vibrations, the 7th International Conference on Advanced Composite Materials Engineering, the 2nd International Conference Experimental Mechanics in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in ultrasonic evaluation of adhesion for structural bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siryabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Structural Bondings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of different levels of adhesion in a bi layer Aluminum/Epoxy structure using Lamb waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Conference on Non-Destructive Testing (WCNDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du Couplage des Modes dans une Structure Bicouche Aluminium/Epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA/VISHNO2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Results on the Evaluation of the Adhesion Level in a Trilayer Metal/Adhesive/Metal using Guided Lamb Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Valentin Predoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Acoustics (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. pp.1741-1748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de rugosités d'interfaces dans une structure métal/colle/métal sur la propagation des ondes SH : résultats numériques et expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA/VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound bonding characterization of a bi-layer metal/epoxy with different chemical and mechanical interface treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic structures based on magnetic spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reveka Sainidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phononics 2015: 3nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Phonon Coupling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude analytique et expérimentale de champs ultrasonores dans des plaques collées à interfaces rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Foze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1207-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH-waves modelling for characterising roughness of glued plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d’onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages modaux dans une plaque fluide rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR "etude de la propagation ultrasonore en milieux inhomogènes en vue du contrôle non destructif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gien, France. pp.152-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR Ultrasons 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Etude de la propagation ultrasonore en milieux non homogènes en vue du contrôle non destructif' du GDR US 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled modes in a rectangular grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Vancouver, BC, Canada. pp.2238-2241, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2006.562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave propagation in a plate with a grooved surface, with several spatial periodicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2005 World Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb waves in anisotropic rough plates: a perturbation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la Société Française d’Acoustique (CFA/DAGA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.147-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes de Lamb dans une plaque comportant une interface striée avec plusieurs périodicités spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoherence of Lamb waves by rough interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1280-1283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb Waves in a plate with a periodic grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Anglo-French Physical Acoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPAGATION OF LAMB WAVES ON ROUGH PLATES : ANALYSIS OF THE BEAM SECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th review of progress in Quantitative NonDestructive Evaluation (QNDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Golden, Colorado, United States. pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une rugosité par ondes de Lamb : apports numériques et expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Ondes - Modèles de propagation en acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two distinct pathways for thymidylate (dTMP) synthesis in (hyper)thermophilic bacteria and archaea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meslet-Cladiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sodolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Liebl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Focused Meeting : Thermophiles 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Exeter, United Kingdom. pp.231-235, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST0320231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb waves on rough plates : analysis of the beam section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique et expérimentale de la propagation d’ondes de Lamb en milieu rugueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Ultrasons 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Aussois, France. pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave propagation in isotropic media with rough interface: comparison between theoretical and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WCU (World Congress on Ultrasonics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.609-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First resonances of an elastic cyclindrical shell included in an elastic matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Veksler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Conoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Marseille, France. pp.877-880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multilayer Structures by Acoustic Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials Science and Engineering Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de films par Microscopie Acoustique : Mesure et dispersion des propriétés ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'École Doctorale 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de films par Microscopie Acoustique : Mesure et dispersion des propriétés ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeb Belghouthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées techniques experimentation en acoustique et vibrations (EXACT 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de films par microscopie acoustique : Mesure et dispersion des propriétés ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeb Belghouthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXACT 4: Journées techniques d'expérimentation en acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d’ondes de Lamb en présence d’une interface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires Européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 136 p., 2010, ISBN 10 : 6131504865, ISBN 13 : 9786131504860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage Java(TM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2001, 9782710807841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage Java : programmer par l'exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2001, ISBN-10 : 271080784X, ISBN-13 : 978-2710807841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'interaction entre une onde de Lamb et une interface rugueuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10288,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D399155C"/>
+    <w:nsid w:val="C1F81745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10519,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3582-3950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095121447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9780-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelu&#355;a Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rokosz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Raaen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2026.103997" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantin Negrila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15030224" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooyan Manoochehrnia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2024.2411003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea-Denisa Grigu&#539;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Perin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Attar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03066137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2019.102213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.09.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919121" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Predoi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.12.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HK3CBJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313907v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tinel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sainidou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rembert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6070078" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Popa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Antohe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Safciuc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif El Kettani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cardin Foze Ndjomo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Con&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4928299" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2009.02.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ71R45J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737348" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izbicki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2003.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ezziani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif -El-Kettani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aoujdad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Amadou Ba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ech-Cherif El-Kettani Mounsif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579253v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Predo&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duclos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Agra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188019v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Franklin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Predoi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reveka Sainidou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Izbicki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04090910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Graziani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meslet-Cladiere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sodolescu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0320231" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veksler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Conoir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472277v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461258v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470410v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461852v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omniscriptum.com/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/675/langage-javatm-le-.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Le_langage_Java.html?id=s5SwrgcuL98C&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3582-3950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095121447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ZcGT4XUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9780-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelu&#355;a Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rokosz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Raaen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2026.103997" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantin Negrila" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15030224" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooyan Manoochehrnia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2024.2411003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea-Denisa Grigu&#539;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Perin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Attar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102841" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03066137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2019.102213" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.09.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Predoi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.12.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HK3CBJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060681" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tinel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sainidou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rembert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6070078" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Popa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Antohe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Safciuc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif El Kettani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cardin Foze Ndjomo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Con&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4928299" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2009.02.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ71R45J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012104" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737348" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izbicki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2003.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ezziani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0196" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif -El-Kettani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aoujdad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460544v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Amadou Ba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460624v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ech-Cherif El-Kettani Mounsif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579253v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916176v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077199v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Predo&#239;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duclos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Agra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188082v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1037" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Franklin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187934v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951881v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Predoi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05627902v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165627v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reveka Sainidou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621286v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147504v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Izbicki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.562" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04090910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124478v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125130v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Izbicki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844797v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Graziani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meslet-Cladiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sodolescu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0320231" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187751v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veksler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Conoir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472277v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461258v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omniscriptum.com/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/675/langage-javatm-le-.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Le_langage_Java.html?id=s5SwrgcuL98C&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>