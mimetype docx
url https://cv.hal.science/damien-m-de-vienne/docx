--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -585,295 +585,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhylteR: Efficient Identification of Outlier Sequences in Phylogenomic Datasets</w:t>
+                <w:t xml:space="preserve">Endoparasitoid lifestyle promotes endogenization and domestication of dsDNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Comte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+                <w:t xml:space="preserve">Benjamin Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Joseph</w:t>
+                <w:t xml:space="preserve">D. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+                <w:t xml:space="preserve">S. Charlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter N Buhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad234⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e85993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.85993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995366v3</w:t>
+                <w:t xml:space="preserve">hal-03861307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoparasitoid lifestyle promotes endogenization and domestication of dsDNA viruses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PhylteR: Efficient Identification of Outlier Sequences in Phylogenomic Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Charlat</w:t>
+                <w:t xml:space="preserve">Aurore Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Tricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter N Buhl</w:t>
+                <w:t xml:space="preserve">Julien Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David G Notton</w:t>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.e85993. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (11), pp.msad234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.85993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861307v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost lineages can invalidate or even reverse findings regarding gene flow</w:t>
               </w:r>
@@ -1152,239 +1152,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global survey of mobile DNA horizontal transfer in arthropods reveals Lepidoptera as a prime hotspot</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tanglegrams Are Misleading for Visual Evaluation of Tree Congruence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007965⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.174-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msy196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140494v1</w:t>
+                <w:t xml:space="preserve">hal-02301092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanglegrams Are Misleading for Visual Evaluation of Tree Congruence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global survey of mobile DNA horizontal transfer in arthropods reveals Lepidoptera as a prime hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mialdea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (1), pp.174-176. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.e1007965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msy196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301092v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zombi: A phylogenetic simulator of trees, genomes and sequences that accounts for dead lineages</w:t>
               </w:r>
@@ -5074,51 +5074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Tricou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:dfe8a3a2e14a5d702074a8c35f288bf13346c6a9;origin=https://github.com/damiendevienne/phylter;visit=swh:1:snp:d1c7bbb9b94f2c10238606bcc54cea184b8749af;anchor=swh:1:rev:3c06fa9ddf83bf5073fe05b28f7ff9f9fa39ebfc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5184,51 +5184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5888a5405100a61c81a03373e5c8bafdbe328cd9;origin=https://github.com/Lifemap-ToL/LifemapR;visit=swh:1:snp:42223780328df3caf1afa308418024a9150090f5;anchor=swh:1:rev:439b8c85fb3d3ba79598cc2adef0b2ede071fc4f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5424,51 +5424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Marsot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M de Vienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzaf014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Baltzis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Santus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Langer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrik Magis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55264-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Benali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002557" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995366v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad234" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861307v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Buhl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Notton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85993" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781025v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001776" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455377v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syac011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Reiss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007965" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy196" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Davin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tricou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz710" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E Branco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04380-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Filippi-Codaccioni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Beugin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Antonovics" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14805" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1289-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baurain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.283" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jauffrit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw088" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2001624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu396" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gladieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Badouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12631" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2014.01.135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066906" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Coelho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01703.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048728" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr317" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800065v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syr066" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Refr&#233;gier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Hood" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guigue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Devier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Giraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn535" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.02.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KG1H4DK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800071v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Shykoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm500" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02323928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien De Vienne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326400v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hood" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800059v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Supek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05015690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfe8a3a2e14a5d702074a8c35f288bf13346c6a9;origin=https://github.com/damiendevienne/phylter;visit=swh:1:snp:d1c7bbb9b94f2c10238606bcc54cea184b8749af;anchor=swh:1:rev:3c06fa9ddf83bf5073fe05b28f7ff9f9fa39ebfc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Bompard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5888a5405100a61c81a03373e5c8bafdbe328cd9;origin=https://github.com/Lifemap-ToL/LifemapR;visit=swh:1:snp:42223780328df3caf1afa308418024a9150090f5;anchor=swh:1:rev:439b8c85fb3d3ba79598cc2adef0b2ede071fc4f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Marsot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M de Vienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzaf014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Baltzis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Santus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Langer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrik Magis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55264-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Benali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002557" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861307v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Buhl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Notton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85993" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995366v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad234" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781025v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001776" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455377v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syac011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Reiss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007965" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Davin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tricou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz710" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E Branco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04380-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Filippi-Codaccioni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Beugin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Antonovics" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14805" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1289-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baurain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.283" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jauffrit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw088" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2001624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu396" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gladieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Badouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12631" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2014.01.135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066906" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Coelho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01703.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048728" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr317" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800065v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syr066" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Refr&#233;gier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Hood" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guigue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Devier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Giraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn535" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.02.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KG1H4DK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800071v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Shykoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm500" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02323928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien De Vienne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326400v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hood" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800059v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Supek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05015690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfe8a3a2e14a5d702074a8c35f288bf13346c6a9;origin=https://github.com/damiendevienne/phylter;visit=swh:1:snp:d1c7bbb9b94f2c10238606bcc54cea184b8749af;anchor=swh:1:rev:3c06fa9ddf83bf5073fe05b28f7ff9f9fa39ebfc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Bompard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5888a5405100a61c81a03373e5c8bafdbe328cd9;origin=https://github.com/Lifemap-ToL/LifemapR;visit=swh:1:snp:42223780328df3caf1afa308418024a9150090f5;anchor=swh:1:rev:439b8c85fb3d3ba79598cc2adef0b2ede071fc4f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>