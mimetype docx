--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1230,291 +1230,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global survey of mobile DNA horizontal transfer in arthropods reveals Lepidoptera as a prime hotspot</w:t>
+                <w:t xml:space="preserve">Zombi: A phylogenetic simulator of trees, genomes and sequences that accounts for dead lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Reiss</w:t>
+                <w:t xml:space="preserve">Adrian A Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Mialdea</w:t>
+                <w:t xml:space="preserve">Theo Tricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Miele</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gergely J Szöllosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007965⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140494v1</w:t>
+                <w:t xml:space="preserve">hal-02302010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zombi: A phylogenetic simulator of trees, genomes and sequences that accounts for dead lineages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global survey of mobile DNA horizontal transfer in arthropods reveals Lepidoptera as a prime hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian A Davin</w:t>
+                <w:t xml:space="preserve">Gladys Mialdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Tricou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely J Szöllosi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.e1007965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302010v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple convergent supergene evolution events in mating-type chromosomes</w:t>
               </w:r>
@@ -2501,364 +2501,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal evolutionary genomics provides insight into the mechanisms of adaptive divergence in eukaryotes</w:t>
+                <w:t xml:space="preserve">High Variability of Mitochondrial Gene Order among Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
+                <w:t xml:space="preserve">Gabriela Aguileta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Ropars</w:t>
+                <w:t xml:space="preserve">Oliver N. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Badouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriela G. Aguileta</w:t>
+                <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12631⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.451-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302695v1</w:t>
+                <w:t xml:space="preserve">hal-01302669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Variability of Mitochondrial Gene Order among Fungi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal evolutionary genomics provides insight into the mechanisms of adaptive divergence in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Aguileta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien M. de Vienne</w:t>
+                <w:t xml:space="preserve">Helene Badouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver N. Ross</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael E Hood</w:t>
+                <w:t xml:space="preserve">Antoine Branca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Giraud</w:t>
+                <w:t xml:space="preserve">Gabriela G. Aguileta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (2), pp.451-465. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (4), pp.753-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.12631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302669v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive gene swamping among cheese-making Penicillium fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Aguileta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2905,51 +2905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineage selection and the maintenance of sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3009,90 +3009,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage to the mating-type locus across the genus microbotryum: insights into nonrecombining chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco A Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Aguileta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 (11), pp.3519-3533. </w:t>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Aguileta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (6), pp.1587--1598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3338,51 +3338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclidean nature of phylogenetic distance matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Aguileta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3423,290 +3423,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid sterility and inviability in the parasitic fungal species complex Microbotryum</w:t>
+                <w:t xml:space="preserve">Phylogenetic determinants of potential host shifts in fungal pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Refrégier</w:t>
+                <w:t xml:space="preserve">Me Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Me Hood</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 22 (4), pp.683--698</w:t>
+              <w:t xml:space="preserve">, 2009, 22 (12), pp.2532--2541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800066v1</w:t>
+                <w:t xml:space="preserve">hal-01800067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic determinants of potential host shifts in fungal pathogens</w:t>
+                <w:t xml:space="preserve">Hybrid sterility and inviability in the parasitic fungal species complex Microbotryum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Refrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Me Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Giraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Devier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 22 (12), pp.2532--2541</w:t>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.683--698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800067v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In response to comment on ‘A congruence index for testing topological similarity between trees’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier C Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3753,51 +3753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation in fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3908,51 +3908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When can host shifts produce congruent host and parasite phylogenies? A simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J A Shykoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4003,51 +4003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A congruence index for testing topological similarity between trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier C Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4529,51 +4529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien De Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Th. Heams; P. Huneman; G. Lecointre; M. Silberstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Evolutionary Thinking in the Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.499--507, 2015, 978-94-017-9013-0</w:t>
@@ -4628,51 +4628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5424,51 +5424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Marsot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M de Vienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzaf014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Baltzis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Santus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Langer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrik Magis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55264-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Benali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002557" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861307v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Buhl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Notton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85993" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995366v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad234" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781025v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001776" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455377v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syac011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Reiss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007965" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Davin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tricou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz710" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E Branco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04380-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Filippi-Codaccioni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Beugin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Antonovics" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14805" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1289-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baurain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.283" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jauffrit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw088" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2001624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu396" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gladieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Badouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12631" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2014.01.135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066906" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Coelho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01703.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048728" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr317" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800065v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syr066" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Refr&#233;gier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Hood" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guigue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Devier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Giraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn535" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.02.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KG1H4DK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800071v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Shykoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm500" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02323928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien De Vienne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326400v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hood" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800059v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Supek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05015690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfe8a3a2e14a5d702074a8c35f288bf13346c6a9;origin=https://github.com/damiendevienne/phylter;visit=swh:1:snp:d1c7bbb9b94f2c10238606bcc54cea184b8749af;anchor=swh:1:rev:3c06fa9ddf83bf5073fe05b28f7ff9f9fa39ebfc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Bompard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5888a5405100a61c81a03373e5c8bafdbe328cd9;origin=https://github.com/Lifemap-ToL/LifemapR;visit=swh:1:snp:42223780328df3caf1afa308418024a9150090f5;anchor=swh:1:rev:439b8c85fb3d3ba79598cc2adef0b2ede071fc4f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Marsot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M de Vienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzaf014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Baltzis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Santus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Langer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrik Magis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55264-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Benali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002557" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861307v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Buhl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Notton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85993" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995366v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad234" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781025v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001776" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455377v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syac011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Davin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tricou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz710" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Reiss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007965" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E Branco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04380-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Filippi-Codaccioni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Beugin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Antonovics" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14805" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1289-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baurain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.283" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jauffrit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw088" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2001624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu396" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gladieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Badouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12631" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2014.01.135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066906" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Coelho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01703.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048728" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr317" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800065v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syr066" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800067v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Hood" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Giraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Refr&#233;gier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guigue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Devier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn535" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.02.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KG1H4DK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800071v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Shykoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm500" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02323928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien De Vienne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326400v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hood" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800059v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Supek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05015690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfe8a3a2e14a5d702074a8c35f288bf13346c6a9;origin=https://github.com/damiendevienne/phylter;visit=swh:1:snp:d1c7bbb9b94f2c10238606bcc54cea184b8749af;anchor=swh:1:rev:3c06fa9ddf83bf5073fe05b28f7ff9f9fa39ebfc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Bompard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5888a5405100a61c81a03373e5c8bafdbe328cd9;origin=https://github.com/Lifemap-ToL/LifemapR;visit=swh:1:snp:42223780328df3caf1afa308418024a9150090f5;anchor=swh:1:rev:439b8c85fb3d3ba79598cc2adef0b2ede071fc4f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>