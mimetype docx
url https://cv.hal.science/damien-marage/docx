--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -444,287 +444,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronicles of an announced landscape disaster and lessons for the future: spatial modelling of the plane tree Canker stain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géodiversité et géoparcs : inspirations françaises pour le Quadrilátero Ferrífero, Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Úrsula de Azevedo Ruchkys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lemperiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Marage</w:t>
+                <w:t xml:space="preserve">Paulo de Tarso Amorim Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Robinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mansour Mbodji</w:t>
+                <w:t xml:space="preserve">Eugênia Viana Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arboricultural Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03071375.2025.2555749⟩</w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/149h5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328506v1</w:t>
+                <w:t xml:space="preserve">hal-05163199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géodiversité et géoparcs : inspirations françaises pour le Quadrilátero Ferrífero, Brésil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Úrsula de Azevedo Ruchkys</w:t>
+                <w:t xml:space="preserve">Chronicles of an announced landscape disaster and lessons for the future: spatial modelling of the plane tree Canker stain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lemperiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo de Tarso Amorim Castro</w:t>
+                <w:t xml:space="preserve">Amadou Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugênia Viana Cerqueira</w:t>
+                <w:t xml:space="preserve">Mansour Mbodji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 67, </w:t>
+              <w:t xml:space="preserve">Arboricultural Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/149h5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03071375.2025.2555749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163199v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps de la biodiversité : continuité, inflexions et résistances</w:t>
               </w:r>
@@ -2003,51 +2003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Petit-Berghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3254,191 +3254,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’if dans le massif vosgien ?</w:t>
+                <w:t xml:space="preserve">Relation entre productivité et richesse spécifique du tapis herbacé au cours d'une succession écologique dans les Alpes du Sud françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ferry</w:t>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Willemetia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 53, pp.3-4</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 154 (2), pp.275-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195049v1</w:t>
+                <w:t xml:space="preserve">hal-02589343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre productivité et richesse spécifique du tapis herbacé au cours d'une succession écologique dans les Alpes du Sud françaises</w:t>
+                <w:t xml:space="preserve">De l’if dans le massif vosgien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Brun</w:t>
+                <w:t xml:space="preserve">Bruno Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 154 (2), pp.275-292</w:t>
+              <w:t xml:space="preserve">Willemetia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589343v1</w:t>
+                <w:t xml:space="preserve">hal-01195049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre productivité et richesse spécifique du tapis herbacé au cours d'une succession écologique dans les Alpes du Sud françaises</w:t>
               </w:r>
@@ -3842,51 +3842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The management of snags: A comparison in managed and unmanaged ancient forests of the Southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lemperiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 62 (2), pp.135-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4880,77 +4880,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d’une mutation paysagère majeure : le cas des alignements d’arbres le long des canaux de navigation du sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lemperiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Petit-Berghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6195,168 +6195,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l’essaimage et de l’édition d’un jeu sérieux : quels contenus pour accompagner le jeu Solutré ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Jégou</w:t>
+                <w:t xml:space="preserve">À la recherche de Liens : premiers regards locaux sur la gouvernance forestière du bois de lutherie dans le Jura français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sindy Baron-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721212v1</w:t>
+                <w:t xml:space="preserve">hal-04460188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which sustainability for the Anthropocene in geography education: the experience of a serious game on territorial governance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6365,185 +6322,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simiand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union (IGU); Geographical society of Ireland (GSI), Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de Liens : premiers regards locaux sur la gouvernance forestière du bois de lutherie dans le Jura français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sindy Baron-Blanco</w:t>
+                <w:t xml:space="preserve">Les enjeux de l’essaimage et de l’édition d’un jeu sérieux : quels contenus pour accompagner le jeu Solutré ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
+              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460188v1</w:t>
+                <w:t xml:space="preserve">hal-04721212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la transition se fait rupture : huit siècles de foresterie en Morvan (de la fin du XIIIe siècle à aujourd'hui)</w:t>
               </w:r>
@@ -6605,234 +6605,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the SOLUTRE serious game, dealing with territorial planning and governance in an emblematic region of France, work in other geographical and cultural contexts?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clear-cuts : do you like it? Coupling of a landscape aesthetic approach with landscape metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Simiand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathis Degand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th ISAGA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Simulation and Gaming Association’s, Jul 2024, Canterbury, New Zealand</w:t>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire : Forêts en transitions. Concepts, méthodes, mesures et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721243v1</w:t>
+                <w:t xml:space="preserve">hal-04721363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clear-cuts : do you like it? Coupling of a landscape aesthetic approach with landscape metrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the SOLUTRE serious game, dealing with territorial planning and governance in an emblematic region of France, work in other geographical and cultural contexts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Degand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Simiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Reyssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire : Forêts en transitions. Concepts, méthodes, mesures et prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">55th ISAGA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Simulation and Gaming Association’s, Jul 2024, Canterbury, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721363v1</w:t>
+                <w:t xml:space="preserve">hal-04721243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Earth: For a geography of relationality within environmental humanities: territories and collectives of the living</w:t>
               </w:r>
@@ -7658,191 +7658,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, outils et mise en œuvre dans les territoires 2022. La géographie de la nature du 21e siècle : une épistémologie pour l’anthropocène ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la géographique historique à la gestion forestière : entre prise en charge, indifférence et dévoiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157046v1</w:t>
+                <w:t xml:space="preserve">hal-04154432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la géographique historique à la gestion forestière : entre prise en charge, indifférence et dévoiement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concepts, outils et mise en œuvre dans les territoires 2022. La géographie de la nature du 21e siècle : une épistémologie pour l’anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154432v1</w:t>
+                <w:t xml:space="preserve">hal-04157046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la modélisation territoriale d'accompagnement à la ludicisation : retour d'expérience du Serious Game Solutré</w:t>
               </w:r>
@@ -7867,51 +7867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8234,51 +8234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Labbé-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux et Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9011,51 +9011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction spatialisée des communautés végétales : vers le suivi intégré des sites Natura 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9322,394 +9322,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The canker at the gate of town</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Lempérière</w:t>
+                <w:t xml:space="preserve">Serious Game SOLUTRÉ, un jeu ludique et sérieux à la fois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mansour Mbodji</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nicolas-Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Ecological Society, Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Liverpool, France</w:t>
+              <w:t xml:space="preserve">RITM’EZ vos innovations pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839890v1</w:t>
+                <w:t xml:space="preserve">hal-04840143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Game SOLUTRÉ, un jeu ludique et sérieux à la fois</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Beguinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITM’EZ vos innovations pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Cluny, France</w:t>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840143v1</w:t>
+                <w:t xml:space="preserve">hal-04638939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The canker at the gates of town</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lempérière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t>
+              <w:t xml:space="preserve">British Ecological Society Annual Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638939v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic écologique et devenir de la biodiversité végétale d’un aménagement paysager autoroutier</w:t>
               </w:r>
@@ -10058,264 +10058,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livret d'accompagnement du Serious Game SOLUTRÉ</w:t>
+                <w:t xml:space="preserve">Jeu sérieux SOLUTRÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Carre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721122v1</w:t>
+                <w:t xml:space="preserve">hal-04659034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu sérieux SOLUTRÉ</w:t>
+                <w:t xml:space="preserve">Livret d'accompagnement du Serious Game SOLUTRÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, 98 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12799643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Anselme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04659034v1</w:t>
+                <w:t xml:space="preserve">hal-04721122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provision cost function of forest biodiversity protection within French Natura 2000 network</w:t>
               </w:r>
@@ -10747,271 +10747,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgane Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244666v1</w:t>
+                <w:t xml:space="preserve">hal-04246488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Delay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Marquet</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04246488v1</w:t>
+                <w:t xml:space="preserve">hal-04244666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement de participation des propriétaires forestiers privés aux programmes incitatifs pour la conservation de la biodiversité dans le cadre de Natura 2000</w:t>
               </w:r>
@@ -11503,51 +11503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95B5B566"/>
+    <w:nsid w:val="AAB6FF35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11734,51 +11734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-marage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1311-7000" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087893746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#218;rsula de Azevedo Ruchkys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#194;ngelo Andrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01173-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328506v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemperiere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Mbodji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Mbodji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071375.2025.2555749" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Tarso Amorim Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nia Viana Cerqueira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149h5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7992" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9829" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Heinken" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Diekmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Liira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orczewska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schmidt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13132" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahdi Heshmatol Vaezin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2021-0204" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Choulak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gisbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Paris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.202" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70624" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Day" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12560" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voreux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/64090" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mayrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2010.00094.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38963" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38934" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Plue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Calster" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Thompson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01203.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2008.00428.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q0GC3TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17239" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195033v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2008.tb00212.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H768MJ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656523v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.12.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1GN7S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529994v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00294547v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemperiere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479566v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puertas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5281" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducarme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paulo Cancela de Fonseca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318438v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barnaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Benest" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Borderon-Carrez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cohendy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3813-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01960058v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000906v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328435v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Baron-Blanco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reyssat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simiand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381337v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690600v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460188v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Simiand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721363v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Degand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839794v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mariani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas-Roques" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795057v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154354v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154318v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154386v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154432v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534431v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534408v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902265v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902257v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Labb&#233;-Bourdon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902273v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fougeron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902259v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902270v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019865v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#233;not" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001286v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maciejewski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754909v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581731v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839890v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840143v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803921v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bobiec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721122v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12799643" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659034v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601553v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rougieux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195056v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sellier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal van Haluwyn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190633v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Niedzwiedz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423296v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190631v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demoly" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535173v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-marage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1311-7000" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087893746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#218;rsula de Azevedo Ruchkys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#194;ngelo Andrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01173-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Tarso Amorim Castro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nia Viana Cerqueira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149h5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemperiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Mbodji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Mbodji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071375.2025.2555749" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7992" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9829" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Heinken" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Diekmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Liira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orczewska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schmidt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13132" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahdi Heshmatol Vaezin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2021-0204" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Choulak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gisbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Paris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.202" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70624" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Day" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12560" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voreux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/64090" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mayrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2010.00094.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38963" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38934" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Plue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Calster" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Thompson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01203.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2008.00428.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q0GC3TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17239" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195033v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2008.tb00212.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H768MJ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589343v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656523v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.12.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1GN7S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529994v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00294547v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemperiere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479566v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puertas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5281" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducarme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paulo Cancela de Fonseca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318438v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barnaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Benest" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Borderon-Carrez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cohendy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3813-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01960058v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000906v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328435v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Baron-Blanco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reyssat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simiand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381337v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690600v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839533v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721212v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Degand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721243v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Simiand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839794v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mariani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas-Roques" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795057v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154354v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154318v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154386v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157046v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534431v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534408v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902265v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902257v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Labb&#233;-Bourdon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902273v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fougeron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902259v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902270v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019865v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#233;not" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001286v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maciejewski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754909v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581731v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840143v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839890v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803921v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bobiec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12799643" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601553v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rougieux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195056v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sellier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal van Haluwyn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190633v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Niedzwiedz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423296v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190631v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demoly" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535173v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>