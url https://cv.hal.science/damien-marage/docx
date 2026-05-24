--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -1,11448 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11397 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien MARAGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géographe et écologueProfesseur des UniversitésLaboratoire ThéMA UMR 6049 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1311-7000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087893746</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=tDcIlXYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’emploie à « Réintégrer le souci de la nature dans le commerce des hommes » selon la formule de François Ost (1995), et plus particulièrement la place des socio-écosystèmes forestiers dans les territoires du passé, du présent pour anticiper leur futur.Cette problématique est mon principal objet de recherche au laboratoire ThéMA UMR 6049 CNRS à Besançon. J’y développe une approche territoriale multiscalaire, une analyse du réseau d’acteurs selon une argumentation systémique et holistique, de manière à ancrer dans le champ des sciences sociales, cette solidarité entre les humains et les collectifs du vivant.J'utilise des approches empiriques (données écologiques de terrain, enquêtes et entretiens, serious game) et théoriques (modéllisation d'accompagnement, gouvernance des biens communs) en mettant l'accent sur le rôle des autres vivants pour faire progresser de front justice sociale et environnementale. Mes recherches se sont orientées vers les interactions entre les dynamiques écologiques, les stratégies des parties prenantes et les politiques publiques, créant ainsi des passerelles entre les disciplines. Dans ce but, je développe, avec ma collègue Anne Jégou, la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">géographie de la relationalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, un nouveau champ de recherche en humanités environnementales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sphères médiatiques aux agendas politiques : comment la coupe rase sort du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Richou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15cge⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority areas for geoparks in the serra Do Espinhaço biosphere reserve, Brazil: lessons from the Luberon geopark and biosphere Reserve, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Úrsula de Azevedo Ruchkys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ângelo Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoheritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.127. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-025-01173-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géodiversité et géoparcs : inspirations françaises pour le Quadrilátero Ferrífero, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Úrsula de Azevedo Ruchkys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Tarso Amorim Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênia Viana Cerqueira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/149h5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronicles of an announced landscape disaster and lessons for the future: spatial modelling of the plane tree Canker stain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lemperiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Mbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Mbodji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboricultural Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03071375.2025.2555749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe rase, histoire d’une pratique sylvicole controversée. Les prémices de la contestation (XVIIe-XIXe siècles) (partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Richou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (1), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2024.7992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe rase, histoire d’une pratique sylvicole controversée. De l’éloge à l’anathème (1945-2015) (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Richou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (1), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2024.7993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de la biodiversité : continuité, inflexions et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases en forêt : comment les définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introuvable gouvernance des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses autour des coupes rases en forêt : artefact médiatique ou problème de fond ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Richou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 246, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.246.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie de la relationalité. Repenser la solidarité territoriale urbaine avec les non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (3), pp.386-399. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.9829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Forest Plant Species List (EuForPlant): Concept and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Heinken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Diekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Liira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Orczewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.e13132. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03677752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness of Natura 2000 forest contracts for biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mahdi Heshmatol Vaezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (12), pp.1527-1542. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2021-0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGARDS SUR LE TERRITOIRE : REGARDS D'ACTEURS QUELLE GESTION ADAPTER AUX ENJEUX PAYSAGERS PORTÉS ET PROTÉGÉS PAR LES PNR ? UN DISCOURS DISCORDANT, UNE RHÉTORIQUE PROGRESSISTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier du GHFF forêt, environnement et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre de paysage dans le Morvan ou l’impensé de la gestion forestière morvandelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Forêt et Paysage, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02905506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-decision-analysis approach to structure operational and legitimate environmental policies – With an application to wetland prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Choulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gisbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 655, pp.384-394. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bilan des modalités d’évaluation de l’état de conservation des habitats forestiers dans 399 sites Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.129-142. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02404476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual population dynamics of the green spruce aphid Elatobium abietinum (Walker) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Petit-Berghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176 (3), pp.233-240. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aab.12560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans plus tard… les fourmis rousses des bois, toujours un bon indicateur de l’état de conservation des forêts de montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (2), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/64090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la performance écologique d'un aménagement autoroutier du point de vue de la biodiversité végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Mayrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors Série (11), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00860101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur l'état de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phytosociologie face aux défis de la connaissance et de la gestion durable des espaces naturels (Avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (3-4), pp.213-216. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/38934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses de quelques habitats naturels forestiers et de leurs espèces typiques au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3-4, pp.485-500. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/38963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of forest management and habitat on insect communities associated with dead wood: a case study in forests of the southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3), pp.236-245. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2010.00094.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la végétation dans un complexe forestier des Alpes du sud françaises : Déterminisme historico-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Braun-Blanquetia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed banks of temperate deciduous forests during secondary succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Plue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Calster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.965-978. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2010.01203.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau groupement à néflier (Mespilus germanica L.) dans le domaine continental français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of soil nutrients in the distribution of forest communities on a large geographical scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (1), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2008.00428.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de mise en oeuvre des documents d’objectifs Natura 2000 : analyses, bilans et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/17239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of management history on spatial prediction of Eryngium spinalba, an endangered endemic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (1), pp.139-148. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-109X.2008.tb00212.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre productivité et richesse spécifique du tapis herbacé au cours d'une succession écologique dans les Alpes du Sud françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 154 (2), pp.275-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’if dans le massif vosgien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Willemetia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre productivité et richesse spécifique du tapis herbacé au cours d'une succession écologique dans les Alpes du Sud françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 154 (2), pp.275-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinism, dynamics and spatial modelization of floristic diversity in a pastoral abandonment : application for lasting control of mountainous spaces in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 153 (2), pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme, dynamique et modélisation spatiale de la diversité floristique dans un contexte de déprise pastorale : application à la gestion durable des espaces montagnards sous influence méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 153 (2), pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sujet des cortèges basiphiles du Signal du Mont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banque de graines du sol et succession végétale dans les Alpes du Sud : effets des facteurs historiques et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Garraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2005.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour la hiérarchisation des enjeux en matière de conservation et de gestion des habitats naturels : exemple d'évaluation patrimoniale de la végétation du bassin versant du Petit-Buëch (Hautes-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (3), pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The management of snags: A comparison in managed and unmanaged ancient forests of the Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lemperiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2), pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire pédologique et forestier dans le massif de la Serre (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.44 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02473277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour la hiérarchisation des enjeux en matière de conservation et de gestion des habitats naturels : exemple d'évaluation patrimoniale de la végétation du bassin versant du Petit-Buëch (Hautes-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (3), pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The management of snags: A comparison in managed and unmanaged ancient forests of the Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemperiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00294547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des Réserves Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique: l'exemple du massif forestier de la Serre (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Puertas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, GESTION DE LA BIODIVERSITÉ : RÉALISATIONS CONCRÈTES, Spécial, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02479566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La belle histoire des merveilles de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lempérière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck supérieur, 256 p., 2024, La belle histoire, 9782807358218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivialité. L'alliance avec la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'atelier, 160 p., 2023, 9782708254237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de biostatistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicolè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Paulo Cancela de Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2022, 9782807331679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du vivant. Nos valeurs pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Benest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Borderon-Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2-918105-91-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Katsarov; Saskia Sterzl; Hannes Hamester; Lucian Jueterbock; Leon Sumfleth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games for Higher Education. 100+ Games for Academic Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZMS Series 17, DHBW, pp.310-314, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une mutation paysagère majeure : le cas des alignements d’arbres le long des canaux de navigation du sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lemperiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Petit-Berghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cohendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures de transport créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-107, 2024, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3813-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04452921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre méthodologique afin d’examiner l’histoire cachée des couvertures boisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Decocq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie historique. Apprendre du passé pour comprendre le présent et anticiper l’avenir des écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.143-158, 2024, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9090.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître est-ce mieux gérer ? Recours à la casuistique socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Petit-Berghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard; Henri Jaffeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-138, 2023, Espace et Territoires, 9782753591981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baselines and French Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Godet; Simon Dufour; Anne-Julia Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baseline Concept in Biodiversity Conservation - Being Nostalgic or Not in the Anthropocene Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, pp.165-180, 2022, 9781786308887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Methodological Framework for Investigating the Hidden History of Woodland Covers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Decocq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Ecology: Learning from the Past to Understand the Present and Forecast the Future of Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Iste, pp.135-149, 2022, 9781789450903. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394169764.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt dans tous ses états : de la conservation à l'évaluation territoriale ~ Volume 1 ~ Oeuvre scientifique inédite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris 1 - Panthéon-Sorbonne, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01960058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme, dynamique et modélisation spatiale de la diversité floristique dans un contexte de déprise pastorale. Application à la gestion durable des espaces montagnards sous influence méditerranéenne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. ENGREF (AgroParisTech), 2004. Français. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00000906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pa' dentrismo and Pa' fuerismo: reimagining forest governance through Afro-Colombian lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Baron-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: Young scholars versus the socio-ecological crisis: well…let’s talk about adaptation. Institute for New Economic Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; Ladyss; Centre des Politiques de La Terre, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation pédagogique autour des jeux en géographie peut-elle aider l’anglais de spécialité : exemple de SOLUTRE Serious game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simiand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADNL-2025. Comment enseigner la géographie en anglais ou l'anglais en géographie dans les dispositifs EMILE ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LéaDNL, Nov 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining forest governance in mountain territories. Georelationality foster socio-ecological connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Baron-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Montains Conferences - IMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Innsbruck, Sep 2025, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre la transdisciplinarité dans les projets de recherche-actions de l’observatoire des socio-écosystèmes forestiers de l’Arc jurassien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d’Histoire naturelle, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’essaimage et de l’édition d’un jeu sérieux : quels contenus pour accompagner le jeu Solutré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which sustainability for the Anthropocene in geography education: the experience of a serious game on territorial governance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simiand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geographical Union (IGU); Geographical society of Ireland (GSI), Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de Liens : premiers regards locaux sur la gouvernance forestière du bois de lutherie dans le Jura français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Baron-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts and Social Mobilization against Clearcutting. An Opportunity to Question the Forest Social Order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Richou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ESA Conference. Tension, trust and transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association, Aug 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear-cuts : do you like it? Coupling of a landscape aesthetic approach with landscape metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Degand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : Forêts en transitions. Concepts, méthodes, mesures et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la transition se fait rupture : huit siècles de foresterie en Morvan (de la fin du XIIIe siècle à aujourd'hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : Forêts en transitions. Concepts, méthodes, mesures et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the SOLUTRE serious game, dealing with territorial planning and governance in an emblematic region of France, work in other geographical and cultural contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Simiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th ISAGA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Simulation and Gaming Association’s, Jul 2024, Canterbury, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Earth: For a geography of relationality within environmental humanities: territories and collectives of the living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geographical society of Ireland; International Geographical Union (IGU), Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la responsabilité humaine vis-à-vis du monde, de la nature, des écosystèmes ou du vivant en général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque traversées et résonances du vivant : réflexions interdisciplinaires sur les liens humains-animaux-nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer pour un projet territorial grâce à SOLUTRE. Atelier de démonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas-Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Holistic Approaches: Exploring Relationality's Transformative Potential in Forest Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Baron-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geographical society of Ireland; International Geographical Union (IGU), Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités environnementales au service des projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Journées de la Société d’Ecologie Humaine - Colloque international Humanités environnementales, Sciences, arts et citoyennetés face aux changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'écologie humaine (SEH); UMR SENS; Maison des Sciences de l'Homme SUD, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des raisons objectives pour s’attacher à la sauvegarde du monde sauvage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouveau du sauvage - Les colloques Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erwan CHEREL; Lydie DOISY; Raphaël LARRÈRE; Fabien QUÉTIER, Jun 2023, Cerisy La Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, forêts, forestiers et foresterie : défendre ou se défendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Défendre la nature. De 1923 à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum National d'Histoire Naturelle, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiscalaire du dépérissement des forêts comtoises : adaptation au changement climatique et facteurs de résilience socio-spatiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « SANTECOFOR – Santé des écosystèmes forestiers : Enjeux de société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP ECOFOR; Muséum National d'Histoire Naturelle, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everybody wants to rule the world: playing SOLUTRE to foster local governance and transformative changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th edition of the International Simulation and Gaming Conference (ISAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIttoral ENvironnement et Sociétés (LIENSs) - UMR 7266; Université de La Rochelle, Jul 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts, outils et mise en œuvre dans les territoires 2022. La géographie de la nature du 21e siècle : une épistémologie pour l’anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la géographique historique à la gestion forestière : entre prise en charge, indifférence et dévoiement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Natura 2000 network as a tool in Conservation Biogeography: a study case of local versus global approaches in animal distribution and conservation. 2022, Biogéographie et transition Écologique. Pratiques, synergies et frontières avec L'écologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation territoriale d'accompagnement à la ludicisation : retour d'expérience du Serious Game Solutré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi les humanités environnementales peuvent-elles servir les projets de territoire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème journées scientifiques de la Société d’écologie humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi les humanités environnementales peuvent-elles servir les projets de solidarité territoriale urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque géographie des solidarités. Quand les solidarités font territoires. Interroger les géographies du lien social à l'aune de la crise globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français; Centre d’Études sur le Développement des Territoires et l’Environnement de l’Université d’Orléans; CENTRAIDER, Dec 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du PSDRF en Bourgogne-Franche-Comté - Témoignages des gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire des forêts sentinelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une transition socio-écologique réussie dans les Grands Sites de France : Jouer SOLUTRE !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Labbé-Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles mellifères et pollinisateurs sauvages sur le territoire de Dijon Métropole : enjeux de préservation et mode de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des insectes pollinisateurs en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse du rapport coût-efficacité des contrats forestiers Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mahdi Heshmatol Vaezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des gestionnaires de la biodiversité - Natura 2000 Suivre et évaluer pour mieux gérer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la connaissance des groupes d'invertébrés méconnus dans les réserves naturelles ? De la méconnaissance à la connaissance pour l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres entomologiques - Comment améliorer la connaissance des groupes d'invertébrés méconnus dans les réserves naturelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Labergement-Sainte-Marie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, composition et fonctionnement : questionner leurs relations pour évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment évaluer l'état de conservation des habitats forestiers ? Séminaire-Atelier " Biodiversité, Gestion forestière et Politiques publiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). Paris, FRA., Mar 2012, Paris, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes socio-écologiques : une nouvelle ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Génot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques, biodiversité et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence Permanente du Développement Territorial (CPDT). Jambes, BEL., Nov 2012, Liège, Belgique. 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting ecological engineering for restoration of biodiversity in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering: From Concepts to Applications - EECA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle biogéographique du genévrier thurifère (Juniperus thurifera L.) dans l'arc alpin français : une approche écologique et historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV. Colloque international sur le Genévrier thurifère et espèces affines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mont-Dauphin ; Saint-Crépin, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la typicité des espèces...à l’évaluation de l’état de conservation des habitats forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Maciejewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Centenaire de la Phytosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Brest, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the vulnerability of forest habitats and their typical species to climate change: direct or indirect approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest, Wildlife and Wood Sciences for Society Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Apr 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction spatialisée des communautés végétales : vers le suivi intégré des sites Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2003 de l'Association Internationale pour l'Ecologie du Paysage IALE : évaluation des risques environnementaux pour une gestion durable des espaces, Gap, 8-10 octobre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gap, France. pp.277-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of structure and biodiversity in herbaceous layer between managed and unmanaged Silver Fir-Beech ecosystem of the Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque IUFRO. Forest Vegetation Management: Technical, Environmental and Economic Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, NANCY, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations spatio-temporelles haute-résolution des proxys climatiques pour mieux comprendre la réponse de l'environnement forestier au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game SOLUTRÉ, un jeu ludique et sérieux à la fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas-Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITM’EZ vos innovations pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The canker at the gates of town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Mbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Mbodji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Ecological Society Annual Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic écologique et devenir de la biodiversité végétale d’un aménagement paysager autoroutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Mayrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Natureparif "Restauration écologique : quand conserver ne suffit plus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation couplée du fonctionnement hydrologique et de l’évolution spatiotemporelle de la biodiversité végétale : cas des aménagements compensatoires autoroutiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Mayrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. , 2010, Ecologie 2010. Colloque national d’écologie scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of sampling methods to assess dead wood material for forest management and biodiversity purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Bobiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at the Bialowieza Geobotanical Station</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Bialowieza, Poland. , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu sérieux SOLUTRÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret d'accompagnement du Serious Game SOLUTRÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 98 p. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12799643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provision cost function of forest biodiversity protection within French Natura 2000 network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mahdi Heshmatol Vaezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rougieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt de l’ENGREF alias la thuriféraie de Saint-Crépin (Hautes-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes directrices pour l’élaboration de listes d’espèces végétales et fongiques des milieux terrestres, aquatiques et littoraux à proposer à la protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal van Haluwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil National de la Protection de la Nature (CNPN); Groupe de travail Flore, Fonge, Habitats et Conservatoires Botaniques Nationaux (GT FFH-CBN) du CNPN. 2024, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1. Comment définir la coupe rase en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; INRAE; IGN; Université de Franche-Comté. 2023, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement de participation des propriétaires forestiers privés aux programmes incitatifs pour la conservation de la biodiversité dans le cadre de Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengyang Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Niedzwiedz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typification et évaluation de l'état de conservation des habitats forestiers français et de leurs espèces végétales associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENGREF (AgroParisTech). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des mécanismes incitatifs en forêt sur les sites Natura 2000 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Niedzwiedz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2010, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;mille-feuille&amp;quot; des labellisations d'aires protégées en France : entre indigestion locale, complémentarité régionale et cohérence nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les labels. Quels enjeux pour le développement de nos territoires alpins ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mont-Dauphin, France. pp.40-52, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11503,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAB6FF35"/>
+    <w:nsid w:val="B66CCE4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11734,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-marage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1311-7000" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087893746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#218;rsula de Azevedo Ruchkys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#194;ngelo Andrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01173-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Tarso Amorim Castro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nia Viana Cerqueira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149h5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemperiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Mbodji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Mbodji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071375.2025.2555749" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7992" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9829" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Heinken" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Diekmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Liira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orczewska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schmidt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13132" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahdi Heshmatol Vaezin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2021-0204" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Choulak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gisbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Paris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.202" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70624" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Day" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12560" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voreux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/64090" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mayrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2010.00094.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38963" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38934" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Plue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Calster" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Thompson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01203.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2008.00428.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q0GC3TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17239" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195033v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2008.tb00212.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H768MJ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589343v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656523v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.12.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1GN7S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529994v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00294547v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemperiere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479566v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puertas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5281" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducarme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paulo Cancela de Fonseca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318438v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barnaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Benest" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Borderon-Carrez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cohendy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3813-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01960058v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000906v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328435v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Baron-Blanco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reyssat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simiand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381337v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690600v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839533v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721212v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Degand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721243v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Simiand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839794v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mariani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas-Roques" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795057v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154354v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154318v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154386v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157046v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534431v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534408v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902265v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902257v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Labb&#233;-Bourdon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902273v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fougeron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902259v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902270v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019865v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#233;not" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001286v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maciejewski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754909v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581731v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840143v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839890v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803921v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bobiec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12799643" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601553v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rougieux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195056v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sellier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal van Haluwyn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190633v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Niedzwiedz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423296v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190631v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demoly" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535173v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-marage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1311-7000" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087893746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tDcIlXYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#218;rsula de Azevedo Ruchkys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#194;ngelo Andrade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-025-01173-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Tarso Amorim Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nia Viana Cerqueira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149h5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemperiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Mbodji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Mbodji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071375.2025.2555749" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7992" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216522v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9829" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Heinken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Diekmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Liira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orczewska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schmidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13132" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahdi Heshmatol Vaezin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2021-0204" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Choulak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gisbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Paris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.202" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70624" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Day" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Petit-Berghem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12560" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voreux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/64090" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mayrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38934" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38963" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2010.00094.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Plue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Calster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Thompson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01203.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2008.00428.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q0GC3TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17239" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2008.tb00212.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H768MJ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.12.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1GN7S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473277v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00294547v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemperiere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670351v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479566v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puertas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5281" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducarme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paulo Cancela de Fonseca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barnaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Benest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Borderon-Carrez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452921v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cohendy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3813-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146552v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01960058v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Baron-Blanco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reyssat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simiand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721212v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721363v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Degand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721243v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Simiand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839543v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mariani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721191v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas-Roques" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721153v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795057v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154354v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244791v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154318v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154432v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452596v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534431v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534408v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902265v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902257v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Labb&#233;-Bourdon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902273v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fougeron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902259v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902270v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019865v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#233;not" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001286v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195053v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maciejewski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639400v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840143v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839890v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192347v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820046v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bobiec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659034v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12799643" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rougieux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480560v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sellier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal van Haluwyn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190633v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Niedzwiedz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190631v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demoly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535173v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>