--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -81,1681 +81,1681 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un instant à l’autre : danses d’images et poétiques du recommencement chez Martin Arnold, Maria Kourkouta et Alexandre Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danses de films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Forret; Bárbara Janicas; Dominique Willoughby, Nov 2023, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écologie sombre » et « films noirs » : Timothy Morton, Miklós Jancsó et Béla Tarr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches écocritiques dans les études cinématographiques et audiovisuelles en France : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaspard Delon; Charlie Hewison; Aymeric Pantet, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nous : être singulier pluriel ou le monde partagé du cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nancynéma. Jean-Luc Nancy et l'évidence du film</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antoine De Baecque; Marie Martin, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imageries environnementales et imaginaires écologiques au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études interdisciplinaire transitions écologiques, économiques et sociales : imaginaires, radicalités, bifurcations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eliane Beaufils; Carole Brunet; Clément Carbonnier; Morgane Retière, Oct 2023, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Loznitsa, un cinéaste &amp;quot;tout contre&amp;quot; l'histoire : Babi Yar et son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophir Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre de la mémoire : actualité de la recherche et de la création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christa Blümlinger; Sylvie Lindeperg; Sylvie Rollet; Marguerite Vappereau, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences de l’histoire chez Sergueï Loznitsa (étude de &amp;quot;Maïdan&amp;quot;, 2014 et de &amp;quot;Babi Yar : Context&amp;quot;, 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophir Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Histoire au présent - lieu(x) sans demeure ? Est-éthique et politique des images en mouvements »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle; Université Paris 1 - Panthéon Sorbonne; Université nationale Karpenko-Kary de Kyiv, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04399961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blocus, Donbass, Austerlitz : reprendre les images de l’histoire « pour espérer voir un homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire au présent - lieu(x) sans demeure. Est-éthique et politique des images en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inga Chhatarashvili; Sébastien Denis; Olga Kobryn; Kateryna Lobodenko; Sylvie Rollet, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humain, trop humain : anthropo- et andro-cène dans le cinéma d’Andreï Zviaguintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cinéma d’Andreï Zviaguintsev : traversées d’un monde en crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Gailleurd; Damien Marguet; Eugénie Zvonkine, May 2023, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revoir Béla Tarr : généalogies, influences, résonances. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revoir Béla Tarr : généalogies, influences, résonances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Lericq; Damien Marguet, Mar 2022, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Loznitsa : un cinéma à l'épreuve du monde. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sergueï Loznitsa : un cinéma à l'épreuve du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Gailleurd; Damien Marguet; Eugénie Zvonkine, Oct 2019, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passé et futur de la plaine : anachronisme de l’Alföld dans le cinéma hongrois depuis 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre de la mémoire : une mémoire cinématographique du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christa Blümlinger; Sylvie Lindeperg; Sylvie Rollet; Marguerite Vappereau, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la fin. Dispositifs régénératifs et conscience écologique. Béla Tarr, Timothy Morton, Greg Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art tout contre la machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Alexandre; Vincent Deville; Damien Marguet; Rodolphe Olcèse, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux historiques, géographiques et esthétiques du plan-séquence dans le cinéma hongrois contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Adobati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le plan et ses durées dans le cinéma contemporain : enjeux esthétiques et poétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, José Moure; Benoît Rivière; Hélène Vally, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bazin : l’abandon du créateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bazin, et après ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antoine De Baecque; Hervé Joubert-Laurencin; Cécile Sorin, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hungarian Cinema: The End of a Century? Histories, Sociologies, Aesthetics. An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hungarian Cinema: The End of a Century? Histories, Sociologies, Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mario Adobati; Damien Marguet, Sep 2018, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Krasznahorkai : une esthétique du virtuel, entre littérature, cinéma et art contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puissances esthétiques du virtuel : dispositif, forme, pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olga Kobryn; Massimo Oliveiro, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For an History of Film as Gesture : Balázs, Pasolini, Agamben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NECS 2017 Conference : Sensibility and the Senses : Media, Bodies, Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOINE, R. et SOMAINI, A. (dir.), Université Paris 3 Sorbonne-Nouvelle, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Krasznahorkai : une esthétique de la reprise, entre littérature, cinéma et art contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIe Colloque International de l’IAWIS/AIERTI "La reproduction des images et des textes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et Centre SHC de l’Université de Lausanne KAENEL, P. (dir.), UNIL, Lausanne, Jul 2017, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La survie des statues : animisme et pensée de l’histoire dans Les statues meurent aussi de Ghislain Cloquet, Chris Marker et Alain Resnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés Futurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, L'incertain statut des statues : constructions et déconstructions (Marc Olivier Baruch [dir.]) (13), https://www.politika.io/fr/article/survie-statues-animisme-pensee-lhistoire-statues-meurent-ghislain-cloquet-chris-marker</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Écologie sombre » et « films noirs ». Timothy Morton, Miklós Jancsó et Béla Tarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Textuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Écocritiques. Cinéma, audiovisuel, arts (Gaspard Delon, Charlie Hewison, Aymeric Pantet [dir.]), pp.93-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.delon.2023.01.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire et la fiction ne s’affrontent pas mais avancent côte à côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Krasznahorkai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés Futurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Ce que les artistes font à l'histoire, 8, https://www.politika.io/fr/notice/lhistoire-fiction-ne-saffrontent-pas-avancent-cote-a-cote</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les yeux ne veulent pas en tout temps se fermer ou Peut-être qu’un jour Rome se permettra de choisir à son tour de Danièle Huillet et Jean-Marie Straub. De la littérature au cinéma, la traduction comme forme mineure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2019-2 (n° 12, "Lisières esthétiques et culturelles au cinéma"), pp.93-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10918-1.p.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389986v1</w:t>
-              </w:r>
-[...1311 lines deleted...]
-                <w:t xml:space="preserve">hal-02615010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2571,51 +2571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390056v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390036v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.delon.2023.01.0093" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144554v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Krasznahorkai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10918-1.p.0093" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophir Levy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04399961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adobati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390194v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-art-et-les-formes-de-la-nature-vincent-deville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100006410" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-art-tout-contre-la-machine-rodolphe-olcese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lericq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03794650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Zvonkine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gailleurd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04390116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390493v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390484v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophir Levy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04399961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adobati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390209v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615011v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.delon.2023.01.0093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Krasznahorkai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10918-1.p.0093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-art-et-les-formes-de-la-nature-vincent-deville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100006410" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-art-tout-contre-la-machine-rodolphe-olcese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lericq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03794650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Zvonkine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gailleurd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04390116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>