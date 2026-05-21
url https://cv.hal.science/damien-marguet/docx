--- v1 (2026-04-13)
+++ v2 (2026-05-21)
@@ -81,1336 +81,1459 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revoir Béla Tarr. Généalogies, influences, résonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revoir Béla Tarr. Généalogies, influences, résonances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Denis, France. 2 (22), Classiques Garnier, 2025, 978-2-406-18473-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18474-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un instant à l’autre : danses d’images et poétiques du recommencement chez Martin Arnold, Maria Kourkouta et Alexandre Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Danses de films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mélanie Forret; Bárbara Janicas; Dominique Willoughby, Nov 2023, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Écologie sombre » et « films noirs » : Timothy Morton, Miklós Jancsó et Béla Tarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches écocritiques dans les études cinématographiques et audiovisuelles en France : état des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaspard Delon; Charlie Hewison; Aymeric Pantet, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre nous : être singulier pluriel ou le monde partagé du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nancynéma. Jean-Luc Nancy et l'évidence du film</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antoine De Baecque; Marie Martin, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imageries environnementales et imaginaires écologiques au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études interdisciplinaire transitions écologiques, économiques et sociales : imaginaires, radicalités, bifurcations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eliane Beaufils; Carole Brunet; Clément Carbonnier; Morgane Retière, Oct 2023, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Loznitsa, un cinéaste &amp;quot;tout contre&amp;quot; l'histoire : Babi Yar et son contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophir Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre de la mémoire : actualité de la recherche et de la création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christa Blümlinger; Sylvie Lindeperg; Sylvie Rollet; Marguerite Vappereau, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences de l’histoire chez Sergueï Loznitsa (étude de &amp;quot;Maïdan&amp;quot;, 2014 et de &amp;quot;Babi Yar : Context&amp;quot;, 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophir Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Histoire au présent - lieu(x) sans demeure ? Est-éthique et politique des images en mouvements »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle; Université Paris 1 - Panthéon Sorbonne; Université nationale Karpenko-Kary de Kyiv, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04399961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blocus, Donbass, Austerlitz : reprendre les images de l’histoire « pour espérer voir un homme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire au présent - lieu(x) sans demeure. Est-éthique et politique des images en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inga Chhatarashvili; Sébastien Denis; Olga Kobryn; Kateryna Lobodenko; Sylvie Rollet, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humain, trop humain : anthropo- et andro-cène dans le cinéma d’Andreï Zviaguintsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cinéma d’Andreï Zviaguintsev : traversées d’un monde en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline Gailleurd; Damien Marguet; Eugénie Zvonkine, May 2023, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revoir Béla Tarr : généalogies, influences, résonances. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revoir Béla Tarr : généalogies, influences, résonances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathieu Lericq; Damien Marguet, Mar 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Loznitsa : un cinéma à l'épreuve du monde. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sergueï Loznitsa : un cinéma à l'épreuve du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline Gailleurd; Damien Marguet; Eugénie Zvonkine, Oct 2019, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passé et futur de la plaine : anachronisme de l’Alföld dans le cinéma hongrois depuis 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre de la mémoire : une mémoire cinématographique du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christa Blümlinger; Sylvie Lindeperg; Sylvie Rollet; Marguerite Vappereau, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après la fin. Dispositifs régénératifs et conscience écologique. Béla Tarr, Timothy Morton, Greg Shaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art tout contre la machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérôme Alexandre; Vincent Deville; Damien Marguet; Rodolphe Olcèse, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux historiques, géographiques et esthétiques du plan-séquence dans le cinéma hongrois contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Adobati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le plan et ses durées dans le cinéma contemporain : enjeux esthétiques et poétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, José Moure; Benoît Rivière; Hélène Vally, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bazin : l’abandon du créateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bazin, et après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antoine De Baecque; Hervé Joubert-Laurencin; Cécile Sorin, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hungarian Cinema: The End of a Century? Histories, Sociologies, Aesthetics. An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hungarian Cinema: The End of a Century? Histories, Sociologies, Aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mario Adobati; Damien Marguet, Sep 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Krasznahorkai : une esthétique du virtuel, entre littérature, cinéma et art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Puissances esthétiques du virtuel : dispositif, forme, pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olga Kobryn; Massimo Oliveiro, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For an History of Film as Gesture : Balázs, Pasolini, Agamben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NECS 2017 Conference : Sensibility and the Senses : Media, Bodies, Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOINE, R. et SOMAINI, A. (dir.), Université Paris 3 Sorbonne-Nouvelle, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Krasznahorkai : une esthétique de la reprise, entre littérature, cinéma et art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe Colloque International de l’IAWIS/AIERTI "La reproduction des images et des textes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Lettres et Centre SHC de l’Université de Lausanne KAENEL, P. (dir.), UNIL, Lausanne, Jul 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1420,336 +1543,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La survie des statues : animisme et pensée de l’histoire dans Les statues meurent aussi de Ghislain Cloquet, Chris Marker et Alain Resnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés Futurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, L'incertain statut des statues : constructions et déconstructions (Marc Olivier Baruch [dir.]) (13), https://www.politika.io/fr/article/survie-statues-animisme-pensee-lhistoire-statues-meurent-ghislain-cloquet-chris-marker</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Écologie sombre » et « films noirs ». Timothy Morton, Miklós Jancsó et Béla Tarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Textuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Écocritiques. Cinéma, audiovisuel, arts (Gaspard Delon, Charlie Hewison, Aymeric Pantet [dir.]), pp.93-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.delon.2023.01.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire et la fiction ne s’affrontent pas mais avancent côte à côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Krasznahorkai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés Futurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Ce que les artistes font à l'histoire, 8, https://www.politika.io/fr/notice/lhistoire-fiction-ne-saffrontent-pas-avancent-cote-a-cote</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les yeux ne veulent pas en tout temps se fermer ou Peut-être qu’un jour Rome se permettra de choisir à son tour de Danièle Huillet et Jean-Marie Straub. De la littérature au cinéma, la traduction comme forme mineure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2019-2 (n° 12, "Lisières esthétiques et culturelles au cinéma"), pp.93-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10918-1.p.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1759,360 +1882,360 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificialité de la nature, cinégénie du paysage et conscience écologique dans la série Westworld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Deville; Rodolphe Olcèse (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Art et les formes de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9791037031419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Loznitsa et Peter Snowdon, post-cinéastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Gailleurd; Damien Marguet; Eugénie Zvonkine (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sergueï Loznitsa. Un cinéma à l'épreuve du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-226, 2022, Arts du spectacle - Images et sons, 978-2-7574-3606-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après la fin. Dispositifs régénératifs et conscience écologique : Timothy Morton, Béla Tarr, Greg Shaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Deville; Rodolphe Olcèse (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Art tout contre la machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9791037010001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma comme geste, de Giorgio Agamben à Béla Tarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Campan; Marie Martin; Sylvie Rollet (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu’est-ce qu’un geste politique au cinéma ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.17-23, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2122,192 +2245,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Tarr : Les métamorphoses d'un visionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlotta Éditions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Loznitsa, un cinéma à l'épreuve du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gailleurd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. 2022, Arts du spectacle, Giusy Pisano, 978-2-7574-3606-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2317,114 +2440,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire en images&amp;quot; ? Poétiques du film et de la lettre chez Pier Paolo Pasolini, Danièle Huillet et Jean-Marie Straub, et Béla Tarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Université Paris 3 - Sorbonne Nouvelle, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04390116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2571,51 +2694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390493v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390484v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophir Levy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04399961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adobati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390209v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615011v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.delon.2023.01.0093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Krasznahorkai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10918-1.p.0093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-art-et-les-formes-de-la-nature-vincent-deville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100006410" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-art-tout-contre-la-machine-rodolphe-olcese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lericq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03794650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Zvonkine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gailleurd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04390116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597506v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lericq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18474-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390493v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophir Levy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04399961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adobati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390138v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.delon.2023.01.0093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Krasznahorkai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10918-1.p.0093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388834v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-art-et-les-formes-de-la-nature-vincent-deville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100006410" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-art-tout-contre-la-machine-rodolphe-olcese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03794650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Zvonkine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gailleurd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04390116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>