--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -401,226 +401,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Schedulability Tests for Fixed Job Priorities: Addressing Context Switch Costs with Non-Resumable Delays</w:t>
+                <w:t xml:space="preserve">Response time analysis for sporadic tasks in uniprocessor fixed-priority scheduling with starting and resuming delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hadrien Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Abdeddaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joël Goossens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Real-Time Networks and Systems (RTNS '24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33rd International Conference on Real-Time Networks and Systems (RTNS '25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pisa, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780290v2</w:t>
+                <w:t xml:space="preserve">hal-05456700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response time analysis for sporadic tasks in uniprocessor fixed-priority scheduling with starting and resuming delays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Abdeddaïm</w:t>
+                <w:t xml:space="preserve">Robust Schedulability Tests for Fixed Job Priorities: Addressing Context Switch Costs with Non-Resumable Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Goossens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Real-Time Networks and Systems (RTNS '25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Conference on Real-Time Networks and Systems (RTNS '24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3696355.3699697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456700v1</w:t>
+                <w:t xml:space="preserve">hal-04780290v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation intervals for uniprocessor real-time schedulers with preemption delay</w:t>
               </w:r>
@@ -723,51 +723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1011,447 +1011,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response Time Analysis for Thermal-Aware Real-Time Systems Under Fixed-Priority Scheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Fisher</w:t>
+                <w:t xml:space="preserve">Energy-Aware Task Allocation onto Unrelated Heterogeneous Multicore Platform for Mixed Criticality Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 18th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISORC.2015.34⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Work-in-Progress Session of the Real-Time Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Antonio, TX, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RTSS.2015.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016114v2</w:t>
+                <w:t xml:space="preserve">hal-01294431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware Task Allocation onto Unrelated Heterogeneous Multicore Platform for Mixed Criticality Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ali Awan</w:t>
+                <w:t xml:space="preserve">Response Time Analysis for Thermal-Aware Real-Time Systems Under Fixed-Priority Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Chandarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Work-in-Progress Session of the Real-Time Systems Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Antonio, TX, United States. </w:t>
+              <w:t xml:space="preserve">IEEE 18th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Auckland, New Zealand. pp.84-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RTSS.2015.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISORC.2015.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294431v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Priority and EDF: a closer look</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Goossens</w:t>
+                <w:t xml:space="preserve">Schedulability Analysis for Fixed Priority Real-Time Systems with Energy-Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Abdeddaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Chandarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert I. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Work-in-Progress Session of 35th IEEE Real-Time Systems Symposium (RTSS 2014 WiP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTNS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Versailles, France. pp.311:311--311:320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2659787.2659821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217433v1</w:t>
+                <w:t xml:space="preserve">hal-01294394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schedulability Analysis for Fixed Priority Real-Time Systems with Energy-Harvesting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert I. Davis</w:t>
+                <w:t xml:space="preserve">Dual Priority and EDF: a closer look</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTNS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Work-in-Progress Session of 35th IEEE Real-Time Systems Symposium (RTSS 2014 WiP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2659787.2659821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01294394v1</w:t>
+                <w:t xml:space="preserve">hal-01217433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Optimal Fixed-Priority Algorithm for Energy-Harvesting Real-Time Systems</w:t>
               </w:r>
@@ -1621,239 +1621,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Scheduling of Energy Harvesting Embedded Systems with Timed Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Abdeddaïm</w:t>
+                <w:t xml:space="preserve">YARTISS: A Tool to Visualize, Test, Compare and Evaluate Real-Time Scheduling Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Chandarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTCSA 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WATERS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Italy. pp.21--26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688069v2</w:t>
+                <w:t xml:space="preserve">hal-00691985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YARTISS: A Tool to Visualize, Test, Compare and Evaluate Real-Time Scheduling Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+                <w:t xml:space="preserve">Real-Time Scheduling of Energy Harvesting Embedded Systems with Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Abdeddaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WATERS 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTCSA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Seoul, South Korea. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RTCSA.2012.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691985v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688069v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fixed Priority Scheduling Problem for Energy Harvesting Real-Time Systems</w:t>
               </w:r>
@@ -2010,139 +2010,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Self-Suspending Periodic Real-Time Tasks Using Model Checking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Abdeddaïm</w:t>
+                <w:t xml:space="preserve">Fixed Priority Scheduling Strategies for Ambient Energy-Harvesting Embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTSS 2011 WiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Vienne, Austria. pp.37--40</w:t>
+              <w:t xml:space="preserve">GreenCom 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Chengdu, China. pp.50--55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636122v1</w:t>
+                <w:t xml:space="preserve">hal-00598718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement multiprocesseur global basé sur la laxité avec migrations restreintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,152 +2183,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Étienne, France. 2 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed Priority Scheduling Strategies for Ambient Energy-Harvesting Embedded systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Chetto</w:t>
+                <w:t xml:space="preserve">Scheduling Self-Suspending Periodic Real-Time Tasks Using Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Abdeddaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenCom 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Chengdu, China. pp.50--55</w:t>
+              <w:t xml:space="preserve">RTSS 2011 WiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Vienne, Austria. pp.37--40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598718v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Design of a Real-Time Event Manager Component</w:t>
               </w:r>
@@ -2377,191 +2377,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTSJ Extensions: Event Manager and Feasibility Analyzer</w:t>
+                <w:t xml:space="preserve">Userland Approximate Slack Stealer with Low Time Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTRES 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Santa Clara, California, USA, United States. pp.10--18</w:t>
+              <w:t xml:space="preserve">RTNS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rennes, France, France. pp.29--38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620350v1</w:t>
+                <w:t xml:space="preserve">hal-00620349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Userland Approximate Slack Stealer with Low Time Complexity</w:t>
+                <w:t xml:space="preserve">RTSJ Extensions: Event Manager and Feasibility Analyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTNS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rennes, France, France. pp.29--38</w:t>
+              <w:t xml:space="preserve">JTRES 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Santa Clara, California, USA, United States. pp.10--18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620349v1</w:t>
+                <w:t xml:space="preserve">hal-00620350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack time evaluation with RTSJ</w:t>
               </w:r>
@@ -3355,64 +3355,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YARTISS: A Generic, Modular and Energy-Aware Scheduling Simulator for Real-Time Multiprocessor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Chandarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3794,51 +3794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217197v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abdedda&#239;m" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Chandarli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Davis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-015-9239-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lassalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04780290v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696355.3699697" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05456700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Barral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Goossens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534879.3534887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fautrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2018.8442075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;lis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Awan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tovar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016114v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fisher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2015.34" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS.2015.46" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659821" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783607v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688069v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA.2012.21" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691985v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8158-5_3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBCHVF23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986340v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217197v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abdedda&#239;m" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Chandarli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Davis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-015-9239-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lassalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05456700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Barral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04780290v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696355.3699697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Goossens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534879.3534887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fautrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2018.8442075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;lis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Awan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tovar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS.2015.46" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016114v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fisher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2015.34" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217433v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783607v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691985v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688069v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA.2012.21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8158-5_3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBCHVF23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986340v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>