--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -2377,191 +2377,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Userland Approximate Slack Stealer with Low Time Complexity</w:t>
+                <w:t xml:space="preserve">RTSJ Extensions: Event Manager and Feasibility Analyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTNS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rennes, France, France. pp.29--38</w:t>
+              <w:t xml:space="preserve">JTRES 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Santa Clara, California, USA, United States. pp.10--18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620349v1</w:t>
+                <w:t xml:space="preserve">hal-00620350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTSJ Extensions: Event Manager and Feasibility Analyzer</w:t>
+                <w:t xml:space="preserve">Userland Approximate Slack Stealer with Low Time Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTRES 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Santa Clara, California, USA, United States. pp.10--18</w:t>
+              <w:t xml:space="preserve">RTNS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rennes, France, France. pp.29--38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620350v1</w:t>
+                <w:t xml:space="preserve">hal-00620349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack time evaluation with RTSJ</w:t>
               </w:r>
@@ -3235,233 +3235,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Response Time for Fixed Priority Real-Time Systems with Energy-Harvesting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">YARTISS: A Generic, Modular and Energy-Aware Scheduling Simulator for Real-Time Multiprocessor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Chandarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert I. Davis</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">[Research Report] UPE LIGM ESIEE. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986340v3</w:t>
+                <w:t xml:space="preserve">hal-01076022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YARTISS: A Generic, Modular and Energy-Aware Scheduling Simulator for Real-Time Multiprocessor Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate Response Time for Fixed Priority Real-Time Systems with Energy-Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Abdeddaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Chandarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert I. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] UPE LIGM ESIEE. 2014</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076022v1</w:t>
+                <w:t xml:space="preserve">hal-00986340v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Task Model Using Timed Automata to Design and Analyze Real-Time Applications</w:t>
               </w:r>
@@ -3794,51 +3794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217197v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abdedda&#239;m" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Chandarli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Davis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-015-9239-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lassalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05456700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Barral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04780290v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696355.3699697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Goossens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534879.3534887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fautrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2018.8442075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;lis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Awan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tovar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS.2015.46" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016114v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fisher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2015.34" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217433v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783607v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691985v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688069v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA.2012.21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8158-5_3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBCHVF23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986340v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217197v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abdedda&#239;m" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Chandarli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Davis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-015-9239-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lassalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05456700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Barral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04780290v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696355.3699697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Goossens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534879.3534887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fautrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2018.8442075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;lis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Awan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tovar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS.2015.46" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016114v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fisher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2015.34" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217433v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783607v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691985v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688069v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA.2012.21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8158-5_3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBCHVF23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986340v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>