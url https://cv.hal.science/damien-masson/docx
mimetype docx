--- v2 (2026-05-07)
+++ v3 (2026-06-01)
@@ -1011,447 +1011,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware Task Allocation onto Unrelated Heterogeneous Multicore Platform for Mixed Criticality Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ali Awan</w:t>
+                <w:t xml:space="preserve">Response Time Analysis for Thermal-Aware Real-Time Systems Under Fixed-Priority Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Chandarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Work-in-Progress Session of the Real-Time Systems Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RTSS.2015.46⟩</w:t>
+              <w:t xml:space="preserve">IEEE 18th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Auckland, New Zealand. pp.84-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC.2015.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294431v1</w:t>
+                <w:t xml:space="preserve">hal-01016114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response Time Analysis for Thermal-Aware Real-Time Systems Under Fixed-Priority Scheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Fisher</w:t>
+                <w:t xml:space="preserve">Energy-Aware Task Allocation onto Unrelated Heterogeneous Multicore Platform for Mixed Criticality Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 18th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Auckland, New Zealand. pp.84-93, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Work-in-Progress Session of the Real-Time Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Antonio, TX, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISORC.2015.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RTSS.2015.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016114v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schedulability Analysis for Fixed Priority Real-Time Systems with Energy-Harvesting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert I. Davis</w:t>
+                <w:t xml:space="preserve">Dual Priority and EDF: a closer look</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTNS 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Work-in-Progress Session of 35th IEEE Real-Time Systems Symposium (RTSS 2014 WiP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294394v1</w:t>
+                <w:t xml:space="preserve">hal-01217433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Priority and EDF: a closer look</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Goossens</w:t>
+                <w:t xml:space="preserve">Schedulability Analysis for Fixed Priority Real-Time Systems with Energy-Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Abdeddaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Chandarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert I. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Work-in-Progress Session of 35th IEEE Real-Time Systems Symposium (RTSS 2014 WiP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTNS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Versailles, France. pp.311:311--311:320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2659787.2659821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217433v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Optimal Fixed-Priority Algorithm for Energy-Harvesting Real-Time Systems</w:t>
               </w:r>
@@ -2010,312 +2010,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed Priority Scheduling Strategies for Ambient Energy-Harvesting Embedded systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Chetto</w:t>
+                <w:t xml:space="preserve">Ordonnancement multiprocesseur global basé sur la laxité avec migrations restreintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenCom 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Chengdu, China. pp.50--55</w:t>
+              <w:t xml:space="preserve">ROADEF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Étienne, France. 2 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598718v1</w:t>
+                <w:t xml:space="preserve">hal-00620394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement multiprocesseur global basé sur la laxité avec migrations restreintes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
+                <w:t xml:space="preserve">Scheduling Self-Suspending Periodic Real-Time Tasks Using Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Abdeddaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Étienne, France. 2 pp</w:t>
+              <w:t xml:space="preserve">RTSS 2011 WiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Vienne, Austria. pp.37--40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620394v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Self-Suspending Periodic Real-Time Tasks Using Model Checking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Abdeddaïm</w:t>
+                <w:t xml:space="preserve">Fixed Priority Scheduling Strategies for Ambient Energy-Harvesting Embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTSS 2011 WiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Vienne, Austria. pp.37--40</w:t>
+              <w:t xml:space="preserve">GreenCom 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Chengdu, China. pp.50--55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636122v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Design of a Real-Time Event Manager Component</w:t>
               </w:r>
@@ -3235,233 +3235,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YARTISS: A Generic, Modular and Energy-Aware Scheduling Simulator for Real-Time Multiprocessor Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate Response Time for Fixed Priority Real-Time Systems with Energy-Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Abdeddaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Chandarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert I. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] UPE LIGM ESIEE. 2014</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076022v1</w:t>
+                <w:t xml:space="preserve">hal-00986340v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Response Time for Fixed Priority Real-Time Systems with Energy-Harvesting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">YARTISS: A Generic, Modular and Energy-Aware Scheduling Simulator for Real-Time Multiprocessor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Chandarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert I. Davis</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">[Research Report] UPE LIGM ESIEE. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986340v3</w:t>
+                <w:t xml:space="preserve">hal-01076022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Task Model Using Timed Automata to Design and Analyze Real-Time Applications</w:t>
               </w:r>
@@ -3794,51 +3794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217197v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abdedda&#239;m" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Chandarli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Davis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-015-9239-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lassalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05456700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Barral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04780290v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696355.3699697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Goossens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534879.3534887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fautrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2018.8442075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;lis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Awan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tovar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS.2015.46" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016114v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fisher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2015.34" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217433v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783607v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691985v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688069v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA.2012.21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8158-5_3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBCHVF23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986340v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217197v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abdedda&#239;m" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Chandarli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Davis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-015-9239-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lassalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05456700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Barral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04780290v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696355.3699697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Goossens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534879.3534887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fautrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2018.8442075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;lis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Awan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tovar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016114v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fisher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2015.34" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS.2015.46" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659821" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783607v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691985v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688069v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA.2012.21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8158-5_3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBCHVF23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986340v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>