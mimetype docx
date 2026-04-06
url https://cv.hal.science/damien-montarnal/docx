--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,684 +100,684 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Thermoplastic Elastomers based on Ethylene‐Butadiene‐Rubber (EBR) by Switching from Anionic to Coordinative Chain Transfer Polymerization</w:t>
+                <w:t xml:space="preserve">Block copolymers from coordinative chain transfer (co)polymerization (CCT(co)P) of olefins and 1,3-dienes and mechanical properties of the resulting thermoplastic elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Alioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Langlais</w:t>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ngo</w:t>
+                <w:t xml:space="preserve">Franck D'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Habhab</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202420946⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (34), pp.3761-3807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5py00623f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947789v1</w:t>
+                <w:t xml:space="preserve">hal-05238236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Destruct Thermosets: A Combination of the Comonomer Approach and Thermolatent-Base Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CORRELATING FORMULATION AND PERFORMANCE IN ALL-ACRYLIC WATERBORNE PRESSURE SENSITIVE ADHESIVE LATEXES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bratasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Kouider</w:t>
+                <w:t xml:space="preserve">Victoria Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Buchon</w:t>
+                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna Choulot</w:t>
+                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bratasanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Désirée</w:t>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemrxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2025-z051f⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226 (8), pp.2400475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.202400475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371779v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium Oxide‐Armored Composite Latex Particles by Visible Light Emulsion Photopolymerization: From Synthesis to Film Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Thermoplastic Elastomers based on Ethylene‐Butadiene‐Rubber (EBR) by Switching from Anionic to Coordinative Chain Transfer Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Alioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Schoumacker</w:t>
+                <w:t xml:space="preserve">Robert Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Subervie</w:t>
+                <w:t xml:space="preserve">Karima Habhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+                <w:t xml:space="preserve">Séverin Dronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202407914⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202420946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778945v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORRELATING FORMULATION AND PERFORMANCE IN ALL-ACRYLIC WATERBORNE PRESSURE SENSITIVE ADHESIVE LATEXES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Self-Destruct Thermosets: A Combination of the Comonomer Approach and Thermolatent-Base Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Buchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Choulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bratasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">Patrick Désirée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.202400475⟩</w:t>
+              <w:t xml:space="preserve">Chemrxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2025-z051f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995016v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block copolymers from coordinative chain transfer (co)polymerization (CCT(co)P) of olefins and 1,3-dienes and mechanical properties of the resulting thermoplastic elastomers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Cerium Oxide‐Armored Composite Latex Particles by Visible Light Emulsion Photopolymerization: From Synthesis to Film Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Schoumacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lalevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (34), pp.3761-3807. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.2407914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5py00623f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202407914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05238236v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical, Rheological, and Tribological Behavior of an In Situ Silica‐Reinforced Experimental Dental Composite: A Comparative Study</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djallel Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -887,472 +887,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Nuclear Polarization with Conductive Polymers</w:t>
+                <w:t xml:space="preserve">Effect of addition of aluminum phosphinate as fire retardant in a PBT vitrimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Stern</w:t>
+                <w:t xml:space="preserve">Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Verhaeghe</w:t>
+                <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo El Daraï</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nghia Huu Le</w:t>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 290, pp.126559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202409510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797316v1</w:t>
+                <w:t xml:space="preserve">hal-04343243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of addition of aluminum phosphinate as fire retardant in a PBT vitrimer</w:t>
+                <w:t xml:space="preserve">Dynamic Ion Gels from the Complex Coacervation of Oppositely Charged Poly(ionic liquid)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+                <w:t xml:space="preserve">Malak Alaa Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fournier</w:t>
+                <w:t xml:space="preserve">Daniil R Nosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+                <w:t xml:space="preserve">Luiz Fernando Lepre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+                <w:t xml:space="preserve">Anatoli Serghei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel F Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126559⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (8), pp.921-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.4c00253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343243v1</w:t>
+                <w:t xml:space="preserve">hal-05374686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Ion Gels from the Complex Coacervation of Oppositely Charged Poly(ionic liquid)s</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Nuclear Polarization with Conductive Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniil R Nosov</w:t>
+                <w:t xml:space="preserve">Quentin Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Fernando Lepre</w:t>
+                <w:t xml:space="preserve">Guillaume Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatoli Serghei</w:t>
+                <w:t xml:space="preserve">Théo El Daraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel F Schmidt</w:t>
+                <w:t xml:space="preserve">Nghia Huu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (8), pp.921-927. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.4c00253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202409510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374686v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of polyethylene-based covalent adaptable networks including 1,2,3-triazolium or imine dynamic cross-links by reactive processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Rigatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Maiheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Winne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1527,330 +1527,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-N-alkylation Covalent Exchanges on 1,3,4-Trisubstituted 1,2,3-Triazolium Iodides</w:t>
+                <w:t xml:space="preserve">Synthesis, Recycling and High‐Throughput Reprocessing of Phase‐Separated Vitrimer‐Thermoplastic Blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Akacha</w:t>
+                <w:t xml:space="preserve">Liliana Miriam Aurelia Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Abdelhedi-Miladi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202300587⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202306882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343271v1</w:t>
+                <w:t xml:space="preserve">hal-04343282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Recycling and High‐Throughput Reprocessing of Phase‐Separated Vitrimer‐Thermoplastic Blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trans-N-alkylation Covalent Exchanges on 1,3,4-Trisubstituted 1,2,3-Triazolium Iodides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Akacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Miriam Aurelia Joosten</w:t>
+                <w:t xml:space="preserve">Imen Abdelhedi-Miladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
+                <w:t xml:space="preserve">Hatem Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (43), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202306882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202300587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343282v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock Copolymers Based on Highly Crystalline Polyethylene and Soft Poly(ethylene‐co‐butadiene) Segments: Towards Polyolefin Thermoplastic Elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Dronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,77 +1940,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douriya Khedaioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bratasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (12), pp.e202300225. </w:t>
@@ -2182,77 +2182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo El Daraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel F Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ceillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2316,77 +2316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo El Daraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ceillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2450,51 +2450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Viscosity Profiles of High- T g Poly(1,2,3-triazolium) Covalent Adaptable Networks by the Chemical Structure of the N-Substituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omaima Anaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2502,51 +2502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Antoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (7), pp.3281-3292. </w:t>
@@ -2757,51 +2757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Burcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2891,51 +2891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Scali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2980,291 +2980,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Glass‐Transition Temperature Polymer Networks Harnessing the Dynamic Ring Opening of Pinacol Boronates</w:t>
+                <w:t xml:space="preserve">Improved malleability of miniemulsion-based vitrimers through in situ generation of carboxylate surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Brunet</w:t>
+                <w:t xml:space="preserve">Rinish Reddy Vaidyula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Collas</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Humbert</w:t>
+                <w:t xml:space="preserve">Eleanor Rawstron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Perrin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201904559⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (23), pp.3001 - 3005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9PY00644C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006422v1</w:t>
+                <w:t xml:space="preserve">hal-02140327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved malleability of miniemulsion-based vitrimers through in situ generation of carboxylate surfactants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Glass‐Transition Temperature Polymer Networks Harnessing the Dynamic Ring Opening of Pinacol Boronates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rinish Reddy Vaidyula</w:t>
+                <w:t xml:space="preserve">Franck Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+                <w:t xml:space="preserve">Matthieu Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleanor Rawstron</w:t>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (23), pp.3001 - 3005. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (35), pp.12216-12222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9PY00644C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201904559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140327v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a narrow band gap phase in 1T′ WS 2 nanosheet</w:t>
               </w:r>
@@ -3436,51 +3436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejin Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Groeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (2), pp.1045-1055. </w:t>
@@ -3518,130 +3518,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Networks High Glass-Transition Temperature Polymer Networks Harnessing the Dynamic Ring Opening of Pinacol Boronates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (35), pp.12216-12222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201904559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284460v1</w:t>
@@ -3665,77 +3665,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene Aerogels with Combined Physical and Chemical Crosslinking: Improved Mechanical Resilience and Shape-Memory Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douriya Khedaioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3782,77 +3782,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Cross-Linked Films from Immiscible Precursors through Sintering of Vitrimer Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nga Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Rawstron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Macro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (3), pp.376 - 380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3912,64 +3912,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cassagnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4055,51 +4055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delbosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Welle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4167,51 +4167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingdong Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bongkeun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4292,64 +4292,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Crépet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoli Serghei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4396,51 +4396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Ordered Nanoporous Films from Supramolecular Diblock Copolymers with Hydrogen-Bonding Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delbosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4581,51 +4581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M Spruell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaila M Mattson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaina J Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4680,51 +4680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly (dimethylsiloxane-b-methyl methacrylate): A Promising Candidate for Sub-10 nm Patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingdong Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangwon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4818,64 +4818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhanu Prakash Mudraboyina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoli Serghei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4974,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig J Hawker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingdong Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Macro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (12), pp.1332--1336</w:t>
@@ -5099,51 +5099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Allaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Haddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (8), pp.761--761. </w:t>
@@ -5219,51 +5219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weichao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel A Lynd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingdong Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5331,77 +5331,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-Patterning of Ion Conducting Negative Tone Photoresists Using Azide-Functionalized Poly(Ionic Liquid)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Abdelhedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5461,51 +5461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A One-Step Strategy for End-Functionalized Donor―Acceptor Conjugated Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell J Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy D Eisenmenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5586,51 +5586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation and deactivation of self-healing in supramolecular rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5720,51 +5720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-catalyzed transesterification for healing and assembling of thermosets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5824,51 +5824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oléochimie rencontre la chimie supramoléculaire. Le caoutchouc autoréparant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5932,51 +5932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleochemistry meets supramolecular chemistry: the self-healing elastomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6040,51 +6040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-like malleable materials from permanent organic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6148,51 +6148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxy-based networks combining chemical and supramolecular hydrogen-bonding crosslinks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6303,51 +6303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6398,51 +6398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile one-pot synthesis of supramolecular plastics and self-healing rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,284 +6519,284 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of self-healing supramolecular rubbers from fatty acid derivatives, diethylene triamine, and urea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soulié-Ziakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 46 (24), pp.7925-7936. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 46 (24), pp.7925--7936</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398616v1</w:t>
+                <w:t xml:space="preserve">hal-01388669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of self-healing supramolecular rubbers from fatty acid derivatives, diethylene triamine, and urea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">L. Leibler</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 46 (24), pp.7925--7936</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 46 (24), pp.7925-7936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.23094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388669v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6840,77 +6840,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baulu Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR1909032. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -6964,51 +6964,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of reversible covalent and non-covalent bonds in new recyclable and reprocessable polymer materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polymers. Université Pierre et Marie Curie - Paris VI, 2011. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7204,51 +7204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Langlais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habhab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Dronet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420946" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kouider" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Buchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Choulot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2025-z051f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04778945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Schoumacker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Subervie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202407914" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aguilar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400475" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py00623f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Latoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Bouzid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mouadji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.57769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verhaeghe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409510" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126559" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Alaa Eddine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil R Nosov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lepre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.4c00253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Rigatelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127281" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Maiheu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Winne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01464" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Akacha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abdelhedi-Miladi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Romdhane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300587" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343282v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Miriam Aurelia Joosten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202306882" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baulu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310437" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049892v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douriya Khedaioui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tribout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300225" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadiouch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00651" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F Cousin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima Anaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Antoniuk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02221" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawnaq Asbai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chehimi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02204" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burcher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00638f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Magliozzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c02610" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brunet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Humbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201904559" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinish Reddy Vaidyula" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Rawstron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00644C" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267954v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091997" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lossada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Guo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejin Jiao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Groeer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01659" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908257" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Tran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00173" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633743v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Obadia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703258" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Wedler-Jasinski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbosc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Welle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Luo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongkeun Kim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Mester" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W Pester" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cr&#233;pet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201504838" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD7A65F10B49F455873C29245E1546DC5791034C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes K Sprafke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Spruell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaila M Mattson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaina J Mcgrath" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634066v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangwon Kim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Shi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine P Barteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155095v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Prakash Mudraboyina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02653" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388665v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Kramer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn H Fredrickson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig J Hawker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Mudraboyina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Allaoua" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haddane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400075" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCWQS6B1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel A Lynd" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115934v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abdelhedi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5005986" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388668v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell J Robb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy D Eisenmenger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Yu Ku" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Chabinyc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675695v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Maes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tournilhac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM06715C" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701671v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capelot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302894k" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566854v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hidalgo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634069v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681898v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23870" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BM61P6F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566965v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Souli&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399104v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23094" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0XGM2JMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388669v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montarnal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souli&#233;-Ziakovic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournilhac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leibler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972791v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuilliez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baulu Nicolas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00694348v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py00623f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aguilar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Langlais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habhab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Dronet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420946" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kouider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Buchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Choulot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2025-z051f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04778945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Schoumacker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Subervie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202407914" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Latoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Bouzid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mouadji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.57769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126559" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Alaa Eddine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil R Nosov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lepre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.4c00253" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verhaeghe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Rigatelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127281" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Maiheu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Winne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01464" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Miriam Aurelia Joosten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202306882" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Akacha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abdelhedi-Miladi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Romdhane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300587" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baulu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310437" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049892v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douriya Khedaioui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tribout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300225" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadiouch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00651" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F Cousin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima Anaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Antoniuk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02221" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawnaq Asbai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chehimi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02204" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burcher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00638f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Magliozzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c02610" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinish Reddy Vaidyula" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Rawstron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00644C" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brunet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Humbert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201904559" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267954v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091997" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lossada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Guo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejin Jiao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Groeer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01659" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908257" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Tran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00173" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633743v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Obadia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703258" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Wedler-Jasinski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbosc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Welle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Luo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongkeun Kim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Mester" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W Pester" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cr&#233;pet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201504838" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD7A65F10B49F455873C29245E1546DC5791034C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes K Sprafke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Spruell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaila M Mattson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaina J Mcgrath" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634066v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangwon Kim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Shi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine P Barteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155095v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Prakash Mudraboyina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02653" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388665v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Kramer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn H Fredrickson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig J Hawker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Mudraboyina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Allaoua" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haddane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400075" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCWQS6B1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel A Lynd" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115934v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abdelhedi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5005986" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388668v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell J Robb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy D Eisenmenger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Yu Ku" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Chabinyc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675695v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Maes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tournilhac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM06715C" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701671v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capelot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302894k" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566854v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hidalgo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634069v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681898v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23870" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BM61P6F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566965v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Souli&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399104v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388669v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montarnal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souli&#233;-Ziakovic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournilhac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leibler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398616v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23094" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0XGM2JMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972791v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuilliez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baulu Nicolas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00694348v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>