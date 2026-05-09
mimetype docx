--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -355,191 +355,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Thermoplastic Elastomers based on Ethylene‐Butadiene‐Rubber (EBR) by Switching from Anionic to Coordinative Chain Transfer Polymerization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The successful impossible radical ring-opening copolymerization of thionolactones and methacrylates via an auxiliary third comonomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Langlais</w:t>
+                <w:t xml:space="preserve">Bastien Luzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ngo</w:t>
+                <w:t xml:space="preserve">Ignatii Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Habhab</w:t>
+                <w:t xml:space="preserve">Mariya Edeleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Dronet</w:t>
+                <w:t xml:space="preserve">Sophia Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202420946⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.9468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-64502-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947789v1</w:t>
+                <w:t xml:space="preserve">hal-05587530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Destruct Thermosets: A Combination of the Comonomer Approach and Thermolatent-Base Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Kouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Buchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -593,455 +593,455 @@
               <w:t xml:space="preserve">Chemrxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26434/chemrxiv-2025-z051f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium Oxide‐Armored Composite Latex Particles by Visible Light Emulsion Photopolymerization: From Synthesis to Film Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Thermoplastic Elastomers based on Ethylene‐Butadiene‐Rubber (EBR) by Switching from Anionic to Coordinative Chain Transfer Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Alioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Schoumacker</w:t>
+                <w:t xml:space="preserve">Marvin Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Subervie</w:t>
+                <w:t xml:space="preserve">Robert Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
+                <w:t xml:space="preserve">Karima Habhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lalevée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+                <w:t xml:space="preserve">Séverin Dronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35, pp.2407914. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202407914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202420946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778945v1</w:t>
+                <w:t xml:space="preserve">hal-04947789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical, Rheological, and Tribological Behavior of an In Situ Silica‐Reinforced Experimental Dental Composite: A Comparative Study</w:t>
+                <w:t xml:space="preserve">Cerium Oxide‐Armored Composite Latex Particles by Visible Light Emulsion Photopolymerization: From Synthesis to Film Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayenne Latoui</w:t>
+                <w:t xml:space="preserve">Magalie Schoumacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djallel Bouzid</w:t>
+                <w:t xml:space="preserve">Daniel Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Mouadji</w:t>
+                <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 142 (46), pp.e57769. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.2407914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.57769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202407914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448772v1</w:t>
+                <w:t xml:space="preserve">hal-04778945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of addition of aluminum phosphinate as fire retardant in a PBT vitrimer</w:t>
+                <w:t xml:space="preserve">Mechanical, Rheological, and Tribological Behavior of an In Situ Silica‐Reinforced Experimental Dental Composite: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Meunier</w:t>
+                <w:t xml:space="preserve">Rayenne Latoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 290, pp.126559. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 142 (46), pp.e57769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.57769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343243v1</w:t>
+                <w:t xml:space="preserve">hal-05448772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Ion Gels from the Complex Coacervation of Oppositely Charged Poly(ionic liquid)s</w:t>
               </w:r>
@@ -1155,5642 +1155,5776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Nuclear Polarization with Conductive Polymers</w:t>
+                <w:t xml:space="preserve">Effect of addition of aluminum phosphinate as fire retardant in a PBT vitrimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Stern</w:t>
+                <w:t xml:space="preserve">Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Verhaeghe</w:t>
+                <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo El Daraï</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nghia Huu Le</w:t>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 290, pp.126559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202409510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797316v1</w:t>
+                <w:t xml:space="preserve">hal-04343243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of polyethylene-based covalent adaptable networks including 1,2,3-triazolium or imine dynamic cross-links by reactive processing</w:t>
+                <w:t xml:space="preserve">Dynamic Nuclear Polarization with Conductive Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedetta Rigatelli</w:t>
+                <w:t xml:space="preserve">Quentin Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo El Daraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nghia Huu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127281⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202409510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620144v1</w:t>
+                <w:t xml:space="preserve">hal-04797316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Continuous (Re)Processing of Thermally Resilient Poly(Styrene-co-Maleic Maleate)-Based Covalent Adaptable Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Synthesis of polyethylene-based covalent adaptable networks including 1,2,3-triazolium or imine dynamic cross-links by reactive processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Rigatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01464⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 307, pp.127281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797350v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Recycling and High‐Throughput Reprocessing of Phase‐Separated Vitrimer‐Thermoplastic Blends</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Continuous (Re)Processing of Thermally Resilient Poly(Styrene-co-Maleic Maleate)-Based Covalent Adaptable Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Aitor Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Maiheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Winne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202306882⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (8), pp.921-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343282v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans-N-alkylation Covalent Exchanges on 1,3,4-Trisubstituted 1,2,3-Triazolium Iodides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Akacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Abdelhedi-Miladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (43), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.202300587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock Copolymers Based on Highly Crystalline Polyethylene and Soft Poly(ethylene‐co‐butadiene) Segments: Towards Polyolefin Thermoplastic Elastomers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, Recycling and High‐Throughput Reprocessing of Phase‐Separated Vitrimer‐Thermoplastic Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liliana Miriam Aurelia Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202310437⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202306882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235275v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Siloxane Bond Exchanges: From a Molecular Study to Vitrimerization and Recycling of Silicone Elastomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douriya Khedaioui</w:t>
+                <w:t xml:space="preserve">Multiblock Copolymers Based on Highly Crystalline Polyethylene and Soft Poly(ethylene‐co‐butadiene) Segments: Towards Polyolefin Thermoplastic Elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tribout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
+                <w:t xml:space="preserve">Nicolas Baulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Dronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 62 (12), pp.e202300225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202300225⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 62 (41), pp.e202310437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202310437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049892v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradable Polystyrene via the Cleavable Comonomer Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering Siloxane Bond Exchanges: From a Molecular Study to Vitrimerization and Recycling of Silicone Elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Siri</w:t>
+                <w:t xml:space="preserve">Douriya Khedaioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Slim Hadiouch</w:t>
+                <w:t xml:space="preserve">Camille Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bratasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c00651⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (12), pp.e202300225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202300225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953604v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo El Daraï</w:t>
+                <w:t xml:space="preserve">Degradable Polystyrene via the Cleavable Comonomer Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel F Cousin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Stern</w:t>
+                <w:t xml:space="preserve">Didier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Ceillier</w:t>
+                <w:t xml:space="preserve">Julien Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Kempf</w:t>
+                <w:t xml:space="preserve">Slim Hadiouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (15), pp.6680-6694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24279-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c00651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355217v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo El Daraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel F. Cousin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Samuel F Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ceillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.4695. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-24279-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739687v1</w:t>
+                <w:t xml:space="preserve">hal-03355217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Viscosity Profiles of High- T g Poly(1,2,3-triazolium) Covalent Adaptable Networks by the Chemical Structure of the N-Substituents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hatem Ben Romdhane</w:t>
+                <w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo El Daraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Ceillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omaima Anaya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hatem Ben Romdhane</w:t>
+                <w:t xml:space="preserve">James Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02221⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24279-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355238v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Properties of Covalent Adaptable Networks with 1,2,3-Triazolium Cross-Links: The Missing Link between Vitrimers and Dissociative Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Tuning the Viscosity Profiles of High- T g Poly(1,2,3-triazolium) Covalent Adaptable Networks by the Chemical Structure of the N-Substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omaima Anaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Antoniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 53 (6), pp.1884-1900. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b02204⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 54 (7), pp.3281-3292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927084v1</w:t>
+                <w:t xml:space="preserve">hal-03355238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot syntheses of heterotelechelic α-vinyl,ω-methoxysilane polyethylenes and condensation into comb-like and star-like polymers with high chain end functionality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Burcher</w:t>
+                <w:t xml:space="preserve">Rheological Properties of Covalent Adaptable Networks with 1,2,3-Triazolium Cross-Links: The Missing Link between Vitrimers and Dissociative Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gajan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+                <w:t xml:space="preserve">Rawnaq Asbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omaima Anaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+                <w:t xml:space="preserve">Mohamed Chehimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (23), pp.3884-3891. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (6), pp.1884-1900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0py00638f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b02204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972738v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysable bio-based polyhydroxyurethane networks with shape memory behavior at body temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-pot syntheses of heterotelechelic α-vinyl,ω-methoxysilane polyethylenes and condensation into comb-like and star-like polymers with high chain end functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douriya Khedaioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Magliozzi</w:t>
+                <w:t xml:space="preserve">Benjamin Burcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Scali</w:t>
+                <w:t xml:space="preserve">David Gajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chollet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Grau</w:t>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c02610⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (23), pp.3884-3891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py00638f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869647v1</w:t>
+                <w:t xml:space="preserve">hal-02972738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved malleability of miniemulsion-based vitrimers through in situ generation of carboxylate surfactants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrolysable bio-based polyhydroxyurethane networks with shape memory behavior at body temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Magliozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rinish Reddy Vaidyula</w:t>
+                <w:t xml:space="preserve">Arthur Scali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+                <w:t xml:space="preserve">Guillaume Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleanor Rawstron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9PY00644C⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c02610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140327v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Glass‐Transition Temperature Polymer Networks Harnessing the Dynamic Ring Opening of Pinacol Boronates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved malleability of miniemulsion-based vitrimers through in situ generation of carboxylate surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinish Reddy Vaidyula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Brunet</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Collas</w:t>
+                <w:t xml:space="preserve">Eleanor Rawstron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Humbert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201904559⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (23), pp.3001 - 3005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9PY00644C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006422v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a narrow band gap phase in 1T′ WS 2 nanosheet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Glass‐Transition Temperature Polymer Networks Harnessing the Dynamic Ring Opening of Pinacol Boronates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Pierucci</w:t>
+                <w:t xml:space="preserve">Matthieu Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihene Zribi</w:t>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Livache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu G Silly</w:t>
+                <w:t xml:space="preserve">Fabrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5091997⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (35), pp.12216-12222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201904559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267954v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrimer Chemistry Meets Cellulose Nanofibrils: Bioinspired Nanopapers with High Water Resistance and Strong Adhesion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a narrow band gap phase in 1T′ WS 2 nanosheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Lossada</w:t>
+                <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaqi Guo</w:t>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dejin Jiao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Mathieu G Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01659⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (3), pp.032102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5091997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129294v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Networks High Glass-Transition Temperature Polymer Networks Harnessing the Dynamic Ring Opening of Pinacol Boronates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Collas</w:t>
+                <w:t xml:space="preserve">Vitrimer Chemistry Meets Cellulose Nanofibrils: Bioinspired Nanopapers with High Water Resistance and Strong Adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lossada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejin Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Groeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Humbert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Brunel</w:t>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201904559⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.1045-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284460v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene Aerogels with Combined Physical and Chemical Crosslinking: Improved Mechanical Resilience and Shape-Memory Properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic Networks High Glass-Transition Temperature Polymer Networks Harnessing the Dynamic Ring Opening of Pinacol Boronates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201908257⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (35), pp.12216-12222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201904559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316550v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Cross-Linked Films from Immiscible Precursors through Sintering of Vitrimer Nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Polyethylene Aerogels with Combined Physical and Chemical Crosslinking: Improved Mechanical Resilience and Shape-Memory Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douriya Khedaioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.8b00173⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201908257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859495v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Viscosity Profile of Ionic Vitrimers Incorporating 1,2,3-Triazolium Cross-Links</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
+                <w:t xml:space="preserve">Formation of Cross-Linked Films from Immiscible Precursors through Sintering of Vitrimer Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nga Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Rawstron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.376 - 380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.8b00173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201703258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633743v1</w:t>
+                <w:t xml:space="preserve">hal-01859495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recodable surfaces based on switchable hydrogen bonds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the Viscosity Profile of Ionic Vitrimers Incorporating 1,2,3-Triazolium Cross-Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
+                <w:t xml:space="preserve">Mona Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201703258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388663v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved self-assembly of poly (dimethylsiloxane-b-ethylene oxide) using a hydrogen-bonding additive</w:t>
+                <w:t xml:space="preserve">Recodable surfaces based on switchable hydrogen bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingdong Luo</w:t>
+                <w:t xml:space="preserve">Nils Wedler-Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bongkeun Kim</w:t>
+                <w:t xml:space="preserve">Nicolas Delbosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian W Pester</w:t>
+                <w:t xml:space="preserve">Alexander Welle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (14), pp.2200--2208</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (56), pp.8753--8756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388664v1</w:t>
+                <w:t xml:space="preserve">hal-01388663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the structural variety of poly(1,2,3-triazolium)s obtained by simultaneous 1,3-dipolar Huisgen polyaddition and N-alkylation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved self-assembly of poly (dimethylsiloxane-b-ethylene oxide) using a hydrogen-bonding additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Crépet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anatoli Serghei</w:t>
+                <w:t xml:space="preserve">Yingdong Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bongkeun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Mester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian W Pester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (14), pp.2200--2208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262111v1</w:t>
+                <w:t xml:space="preserve">hal-01388664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Ordered Nanoporous Films from Supramolecular Diblock Copolymers with Hydrogen-Bonding Junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanding the structural variety of poly(1,2,3-triazolium)s obtained by simultaneous 1,3-dipolar Huisgen polyaddition and N-alkylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Crépet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Serghei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.309-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201504838⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01221618v1</w:t>
+                <w:t xml:space="preserve">hal-01262111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting thiol-yne chemistry: Selective and efficient monoaddition for block and graft copolymer formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes K Sprafke</w:t>
+                <w:t xml:space="preserve">Highly Ordered Nanoporous Films from Supramolecular Diblock Copolymers with Hydrogen-Bonding Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delbosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason M Spruell</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alaina J Mcgrath</w:t>
+                <w:t xml:space="preserve">Cécile Chamignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingdong Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (38), pp.11117-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201504838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634067v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly (dimethylsiloxane-b-methyl methacrylate): A Promising Candidate for Sub-10 nm Patterning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yingdong Luo</w:t>
+                <w:t xml:space="preserve">Revisiting thiol-yne chemistry: Selective and efficient monoaddition for block and graft copolymer formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes K Sprafke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M Spruell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaila M Mattson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Katherine P Barteau</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaina J Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (11), pp.3422--3430</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (2), pp.319--326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634066v1</w:t>
+                <w:t xml:space="preserve">hal-01634067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprocessing and Recycling of Highly Cross-Linked Ion-Conducting Networks through Transalkylation Exchanges of C-N Bonds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anatoli Serghei</w:t>
+                <w:t xml:space="preserve">Poly (dimethylsiloxane-b-methyl methacrylate): A Promising Candidate for Sub-10 nm Patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingdong Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangwon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine P Barteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (11), pp.3422--3430</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155095v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Block Copolymer Phase Separation Using Click Chemistry and Ionic Junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Glenn H Fredrickson</w:t>
+                <w:t xml:space="preserve">Reprocessing and Recycling of Highly Cross-Linked Ion-Conducting Networks through Transalkylation Exchanges of C-N Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig J Hawker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yingdong Luo</w:t>
+                <w:t xml:space="preserve">Bhanu Prakash Mudraboyina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Serghei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.6078-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b02653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388665v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Solvent- and Catalyst-Free Synthesis of 1,2,3-Triazolium-Based Poly(Ionic Liquid)s</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Block Copolymer Phase Separation Using Click Chemistry and Ionic Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Allaoua</w:t>
+                <w:t xml:space="preserve">Edward J Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Haddane</w:t>
+                <w:t xml:space="preserve">Glenn H Fredrickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig J Hawker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingdong Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (12), pp.1332--1336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01634068v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Strong Thermoplastic Elastomers with Asymmetric Miktoarm Block Copolymer Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weichao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel A Lynd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingdong Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn H Fredrickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (6), pp.2037--2043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-Patterning of Ion Conducting Negative Tone Photoresists Using Azide-Functionalized Poly(Ionic Liquid)s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerated Solvent- and Catalyst-Free Synthesis of 1,2,3-Triazolium-Based Poly(Ionic Liquid)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhanu Mudraboyina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Abdelhedi</w:t>
+                <w:t xml:space="preserve">Imène Allaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mz5005986⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (8), pp.761--761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201400075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115934v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One-Step Strategy for End-Functionalized Donor―Acceptor Conjugated Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxwell J Robb</w:t>
+                <w:t xml:space="preserve">UV-Patterning of Ion Conducting Negative Tone Photoresists Using Azide-Functionalized Poly(Ionic Liquid)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Abdelhedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (11), pp.1187-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mz5005986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388668v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation and deactivation of self-healing in supramolecular rubbers</w:t>
+                <w:t xml:space="preserve">A One-Step Strategy for End-Functionalized Donor―Acceptor Conjugated Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Maes</w:t>
+                <w:t xml:space="preserve">Maxwell J Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+                <w:t xml:space="preserve">Nancy D Eisenmenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tournilhac</w:t>
+                <w:t xml:space="preserve">Sung-Yu Ku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Corté</w:t>
+                <w:t xml:space="preserve">Michael L Chabinyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675695v1</w:t>
+                <w:t xml:space="preserve">hal-01388668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-catalyzed transesterification for healing and assembling of thermosets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation and deactivation of self-healing in supramolecular rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Capelot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Corté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja302894k⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.1681-1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SM06715C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701671v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oléochimie rencontre la chimie supramoléculaire. Le caoutchouc autoréparant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-catalyzed transesterification for healing and assembling of thermosets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134, pp.7664-7667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja302894k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566854v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleochemistry meets supramolecular chemistry: the self-healing elastomer</w:t>
+                <w:t xml:space="preserve">L'oléochimie rencontre la chimie supramoléculaire. Le caoutchouc autoréparant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 348-49, pp.49--53</w:t>
+              <w:t xml:space="preserve">, 2011, 348-349, pp.2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634069v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-like malleable materials from permanent organic networks</w:t>
+                <w:t xml:space="preserve">Oleochemistry meets supramolecular chemistry: the self-healing elastomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 334, pp.695</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 348-49, pp.49--53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681898v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy-based networks combining chemical and supramolecular hydrogen-bonding crosslinks</w:t>
+                <w:t xml:space="preserve">Silica-like malleable materials from permanent organic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334, pp.695</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00546136v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healing supramolecular networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Epoxy-based networks combining chemical and supramolecular hydrogen-bonding crosslinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.1133-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.23870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566965v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile one-pot synthesis of supramolecular plastics and self-healing rubbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-healing supramolecular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131, pp.7966-7967</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 291-292, pp.84-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399104v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of self-healing supramolecular rubbers from fatty acid derivatives, diethylene triamine, and urea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Soulié-Ziakovic</w:t>
+                <w:t xml:space="preserve">Versatile one-pot synthesis of supramolecular plastics and self-healing rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tournilhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Leibler</w:t>
+                <w:t xml:space="preserve">Jean-Luc Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 46 (24), pp.7925--7936</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.7966-7967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388669v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of self-healing supramolecular rubbers from fatty acid derivatives, diethylene triamine, and urea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soulié-Ziakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (24), pp.7925--7936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of self-healing supramolecular rubbers from fatty acid derivatives, diethylene triamine, and urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (24), pp.7925-7936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.23094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6800,147 +6934,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymère d'inique riche en éthylène ayant un bloc statistique et un bloc polyéthylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baulu Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR1909032. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6950,114 +7084,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of reversible covalent and non-covalent bonds in new recyclable and reprocessable polymer materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polymers. Université Pierre et Marie Curie - Paris VI, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00694348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7204,51 +7338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py00623f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aguilar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Langlais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habhab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Dronet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420946" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kouider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Buchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Choulot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2025-z051f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04778945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Schoumacker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Subervie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202407914" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Latoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Bouzid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mouadji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.57769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126559" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Alaa Eddine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil R Nosov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lepre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.4c00253" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verhaeghe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Rigatelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127281" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Maiheu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Winne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01464" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Miriam Aurelia Joosten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202306882" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Akacha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abdelhedi-Miladi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Romdhane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300587" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baulu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310437" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049892v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douriya Khedaioui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tribout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300225" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadiouch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00651" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F Cousin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima Anaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Antoniuk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02221" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawnaq Asbai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chehimi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02204" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burcher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00638f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Magliozzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c02610" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinish Reddy Vaidyula" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Rawstron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00644C" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brunet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Humbert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201904559" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267954v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091997" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lossada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Guo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejin Jiao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Groeer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01659" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908257" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Tran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00173" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633743v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Obadia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703258" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Wedler-Jasinski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbosc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Welle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Luo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongkeun Kim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Mester" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W Pester" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cr&#233;pet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201504838" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD7A65F10B49F455873C29245E1546DC5791034C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes K Sprafke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Spruell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaila M Mattson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaina J Mcgrath" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634066v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangwon Kim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Shi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine P Barteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155095v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Prakash Mudraboyina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02653" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388665v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Kramer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn H Fredrickson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig J Hawker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Mudraboyina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Allaoua" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haddane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400075" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCWQS6B1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel A Lynd" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115934v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abdelhedi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5005986" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388668v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell J Robb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy D Eisenmenger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Yu Ku" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Chabinyc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675695v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Maes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tournilhac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM06715C" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701671v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capelot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302894k" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566854v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hidalgo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634069v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681898v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23870" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BM61P6F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566965v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Souli&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399104v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388669v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montarnal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souli&#233;-Ziakovic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournilhac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leibler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398616v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23094" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0XGM2JMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972791v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuilliez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baulu Nicolas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00694348v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py00623f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aguilar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Luzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatii Efimov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Edeleva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kouider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64502-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Buchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Choulot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2025-z051f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Langlais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habhab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Dronet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420946" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04778945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Schoumacker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Subervie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202407914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Latoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Bouzid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mouadji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.57769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Alaa Eddine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil R Nosov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lepre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.4c00253" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126559" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verhaeghe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409510" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Rigatelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127281" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Maiheu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Winne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01464" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Akacha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abdelhedi-Miladi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Romdhane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300587" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Miriam Aurelia Joosten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202306882" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235275v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baulu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310437" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douriya Khedaioui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tribout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300225" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953604v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadiouch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00651" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F Cousin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima Anaya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Antoniuk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02221" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927084v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawnaq Asbai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chehimi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02204" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burcher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00638f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869647v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Magliozzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chollet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c02610" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinish Reddy Vaidyula" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Rawstron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00644C" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brunet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Humbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201904559" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267954v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091997" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lossada" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Guo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejin Jiao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Groeer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01659" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908257" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Tran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00173" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Obadia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703258" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388663v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Wedler-Jasinski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbosc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Welle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388664v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Luo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongkeun Kim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Mester" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W Pester" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cr&#233;pet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221618v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201504838" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD7A65F10B49F455873C29245E1546DC5791034C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634067v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes K Sprafke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Spruell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaila M Mattson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaina J Mcgrath" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634066v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangwon Kim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Shi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine P Barteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Prakash Mudraboyina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02653" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388665v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Kramer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn H Fredrickson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig J Hawker" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388667v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel A Lynd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634068v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Mudraboyina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Allaoua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haddane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400075" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCWQS6B1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115934v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abdelhedi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5005986" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388668v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell J Robb" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy D Eisenmenger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Yu Ku" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Chabinyc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675695v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Maes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tournilhac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM06715C" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701671v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302894k" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566854v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hidalgo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634069v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681898v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546136v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23870" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BM61P6F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Souli&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399104v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388669v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montarnal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souli&#233;-Ziakovic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournilhac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leibler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23094" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0XGM2JMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972791v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuilliez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baulu Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00694348v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>