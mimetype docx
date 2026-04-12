--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -1143,213 +1143,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Archives, artefacts et images dans les mondes africains et ailleurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Fouéré</w:t>
+                <w:t xml:space="preserve">Jalons pour une anthropologie des savoirs cinématographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Buob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passés Futurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Savant cinéma, 39, pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.6278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500718v1</w:t>
+                <w:t xml:space="preserve">halshs-03352087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalons pour une anthropologie des savoirs cinématographiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Buob</w:t>
+                <w:t xml:space="preserve">Introduction. Archives, artefacts et images dans les mondes africains et ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Ciarcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Passés Futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Usages postcoloniaux du colonial - 1, 10, https://www.politika.io/fr/article/introduction-archives-artefacts-images-mondes-africains-ailleurs</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rhsh.6278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03352087v1</w:t>
+                <w:t xml:space="preserve">hal-03500718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts, archives et images dans les mondes africains et ailleurs</w:t>
               </w:r>
@@ -1633,51 +1633,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, En croire ses sens, 26, pp. 4-21. </w:t>
+              <w:t xml:space="preserve">, 2017, En croire ses sens, 26, pp.4-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gradhiva.3418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1844,235 +1844,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation : La force des objets - Matières à expériences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une anthropologie des matérialités religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnieska Kedzierska-Manzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La force des objets - Matières à expériences, 174, pp.9-11. </w:t>
+              <w:t xml:space="preserve">, 2016, 174, pp.349 - 368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/assr.27690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/assr.27868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684516v1</w:t>
+                <w:t xml:space="preserve">hal-01684483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une anthropologie des matérialités religieuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation : La force des objets - Matières à expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieska Kedzierska-Manzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 174, pp.349 - 368. </w:t>
+              <w:t xml:space="preserve">, 2016, La force des objets - Matières à expériences, 174, pp.9-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/assr.27868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/assr.27690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684483v1</w:t>
+                <w:t xml:space="preserve">hal-01684516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer : une question d'ethnographie</w:t>
               </w:r>
@@ -2268,252 +2268,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Media-church. Ethnographie des dispositifs de médiatisation en milieu pentecôtiste charismatique</w:t>
+                <w:t xml:space="preserve">L’œuvre en double de Luc de Heusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.218-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.2886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684315v1</w:t>
+                <w:t xml:space="preserve">hal-01684337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociogenèse des Églises pentecôtistes africaines en France</w:t>
+                <w:t xml:space="preserve">Media-church. Ethnographie des dispositifs de médiatisation en milieu pentecôtiste charismatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Compass</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Religion et communication, 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0037768613514310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01684458v1</w:t>
+                <w:t xml:space="preserve">hal-01684315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuvre en double de Luc de Heusch</w:t>
+                <w:t xml:space="preserve">Sociogenèse des Églises pentecôtistes africaines en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20, pp.218-240. </w:t>
+              <w:t xml:space="preserve">Social Compass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (1), pp.73 - 91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gradhiva.2886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0037768613514310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684337v1</w:t>
+                <w:t xml:space="preserve">hal-01684458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prophète, les femmes, le diable. Ethnographie de l'échec d'une Église pentecôtiste africaine en France</w:t>
               </w:r>
@@ -3844,51 +3844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=damien mottier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ciarcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6229" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kerestetszi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3412" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Kedzierska-Manzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6278" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.6059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kerestetzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retour &#192; Balandier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5251" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27690" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27868" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1234/dner.v2i28.61274" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768613514310" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.032.0163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5164" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.17283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=damien mottier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ciarcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6229" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kerestetszi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3412" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Kedzierska-Manzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6278" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.6059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kerestetzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retour &#192; Balandier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5251" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27868" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27690" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1234/dner.v2i28.61274" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2886" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768613514310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.032.0163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5164" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.17283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>