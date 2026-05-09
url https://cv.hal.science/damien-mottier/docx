--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -537,303 +537,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En croire ses sens</w:t>
+                <w:t xml:space="preserve">Jean Rouch, ethnologue et cinéaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Cohen</w:t>
+                <w:t xml:space="preserve">Luc Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Kerestetszi</w:t>
+                <w:t xml:space="preserve">Paul Henley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des Africanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 87 (1-2), 520 p., 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632124v1</w:t>
+                <w:t xml:space="preserve">hal-03965643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rouch, ethnologue et cinéaste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Pecquet</w:t>
+                <w:t xml:space="preserve">En croire ses sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Henley</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Kerestetszi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cohen, Anouk and Kerestetszi, Katerina and Mottier, Damien. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Africanistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, 260 p., 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.3412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965643v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dossier : La force des objets – Matières à expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieska Kedzierska-Manzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1143,213 +1143,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalons pour une anthropologie des savoirs cinématographiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Buob</w:t>
+                <w:t xml:space="preserve">Introduction. Archives, artefacts et images dans les mondes africains et ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Ciarcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Passés Futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Usages postcoloniaux du colonial - 1, 10, https://www.politika.io/fr/article/introduction-archives-artefacts-images-mondes-africains-ailleurs</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03352087v1</w:t>
+                <w:t xml:space="preserve">hal-03500718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Archives, artefacts et images dans les mondes africains et ailleurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Fouéré</w:t>
+                <w:t xml:space="preserve">Jalons pour une anthropologie des savoirs cinématographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Buob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passés Futurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Savant cinéma, 39, pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.6278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500718v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03352087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts, archives et images dans les mondes africains et ailleurs</w:t>
               </w:r>
@@ -1586,51 +1586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Sensorialités religieuses : sens, matérialités et expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Kerestetzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,235 +1844,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une anthropologie des matérialités religieuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Présentation : La force des objets - Matières à expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieska Kedzierska-Manzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 174, pp.349 - 368. </w:t>
+              <w:t xml:space="preserve">, 2016, La force des objets - Matières à expériences, 174, pp.9-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/assr.27868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/assr.27690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684483v1</w:t>
+                <w:t xml:space="preserve">hal-01684516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation : La force des objets - Matières à expériences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pour une anthropologie des matérialités religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnieska Kedzierska-Manzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La force des objets - Matières à expériences, 174, pp.9-11. </w:t>
+              <w:t xml:space="preserve">, 2016, 174, pp.349 - 368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/assr.27690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/assr.27868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684516v1</w:t>
+                <w:t xml:space="preserve">hal-01684483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer : une question d'ethnographie</w:t>
               </w:r>
@@ -2268,252 +2268,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuvre en double de Luc de Heusch</w:t>
+                <w:t xml:space="preserve">Media-church. Ethnographie des dispositifs de médiatisation en milieu pentecôtiste charismatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Religion et communication, 38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684337v1</w:t>
+                <w:t xml:space="preserve">hal-01684315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Media-church. Ethnographie des dispositifs de médiatisation en milieu pentecôtiste charismatique</w:t>
+                <w:t xml:space="preserve">Sociogenèse des Églises pentecôtistes africaines en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Compass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (1), pp.73 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0037768613514310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684315v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociogenèse des Églises pentecôtistes africaines en France</w:t>
+                <w:t xml:space="preserve">L’œuvre en double de Luc de Heusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Compass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (1), pp.73 - 91. </w:t>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.218-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0037768613514310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.2886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684458v1</w:t>
+                <w:t xml:space="preserve">hal-01684337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prophète, les femmes, le diable. Ethnographie de l'échec d'une Église pentecôtiste africaine en France</w:t>
               </w:r>
@@ -3844,51 +3844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=damien mottier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ciarcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6229" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kerestetszi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3412" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Kedzierska-Manzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6278" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.6059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kerestetzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retour &#192; Balandier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5251" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27868" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27690" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1234/dner.v2i28.61274" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2886" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768613514310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.032.0163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5164" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.17283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=damien mottier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ciarcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6229" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kerestetszi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Kedzierska-Manzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6278" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.6059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kerestetzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retour &#192; Balandier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5251" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27690" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27868" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1234/dner.v2i28.61274" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768613514310" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.032.0163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5164" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.17283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>