--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -1684,187 +1684,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophétisme et pentecôtisme africains en migration</w:t>
+                <w:t xml:space="preserve">Jean Rouch au rendez-vous de juillet : métamorphose d'un ethnologue-cinéaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Retour À Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal des Africanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/africanistes.5251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685461v1</w:t>
+                <w:t xml:space="preserve">hal-02267317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rouch au rendez-vous de juillet : métamorphose d'un ethnologue-cinéaste</w:t>
+                <w:t xml:space="preserve">Prophétisme et pentecôtisme africains en migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour À Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Africanistes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, LVII (228), pp.973-992</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267317v1</w:t>
+                <w:t xml:space="preserve">hal-01685461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation : La force des objets - Matières à expériences</w:t>
               </w:r>
@@ -3844,51 +3844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=damien mottier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ciarcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6229" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kerestetszi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Kedzierska-Manzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6278" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.6059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kerestetzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retour &#192; Balandier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5251" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27690" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27868" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1234/dner.v2i28.61274" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768613514310" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.032.0163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5164" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.17283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=damien mottier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ciarcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6229" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kerestetszi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Kedzierska-Manzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6278" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.6059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kerestetzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5251" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retour &#192; Balandier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27690" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27868" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01685478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1234/dner.v2i28.61274" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768613514310" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.032.0163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5164" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01684229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.17283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04421878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>