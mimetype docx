--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1200,277 +1200,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight simulator and fNIRS : study of relation between cognitive workload and anxiety.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Anxiety and Mental Workload on Flight performance in a Flight Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mouratille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radouane El Yagoubi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAS 2020, 1st International Conference on Cognitive Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001239v1</w:t>
+                <w:t xml:space="preserve">hal-02933513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Anxiety and Mental Workload on Flight performance in a Flight Simulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flight simulator and fNIRS : study of relation between cognitive workload and anxiety.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mouratille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Causse</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radouane El Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAS 2020, 1st International Conference on Cognitive Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933513v1</w:t>
+                <w:t xml:space="preserve">hal-03001239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Workload and Personality Style in Pilots Heart Rate Study</w:t>
               </w:r>
@@ -3042,51 +3042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouratille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104666" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564826v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Yagoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114698" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04740567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Florianne Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Pia Palmiotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbah.2024.100096" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2022.103769" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B.R. Parmentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Thibaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kisselenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2022.148035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El-Yagoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety7020049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01761909v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2018.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05029932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pujol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Souche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02933513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02122186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumgartner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Drogoul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1005189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pratviel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chamberland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tremblay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004733" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04711678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648782v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05030473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04564025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De La Hogue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouratille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104666" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564826v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Yagoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114698" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04740567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Florianne Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Pia Palmiotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbah.2024.100096" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2022.103769" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B.R. Parmentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Thibaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kisselenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2022.148035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El-Yagoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety7020049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01761909v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2018.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05029932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pujol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Souche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02933513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02122186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumgartner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Drogoul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1005189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pratviel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chamberland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tremblay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004733" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04711678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648782v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05030473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04564025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De La Hogue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>