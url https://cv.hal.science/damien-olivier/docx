--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -234,1171 +234,1183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of domino effect in the process industry using the event tree method</w:t>
+                <w:t xml:space="preserve">Load Balancing at the Edge of Chaos: How Self-Organized Criticality Can Lead to Energy-Efficient Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Alileche</w:t>
+                <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Cozzani</w:t>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, pp.10-19. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.517-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2015.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2016.2582160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314369v1</w:t>
+                <w:t xml:space="preserve">hal-01960412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Balancing at the Edge of Chaos: How Self-Organized Criticality Can Lead to Energy-Efficient Computing</w:t>
+                <w:t xml:space="preserve">Analysis of domino effect in the process industry using the event tree method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
+                <w:t xml:space="preserve">Nassim Alileche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guinand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+                <w:t xml:space="preserve">Valerio Cozzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (2), pp.517-529. </w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.10-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2016.2582160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2015.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960412v1</w:t>
+                <w:t xml:space="preserve">hal-02314369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A morphological novelty for feeding and sound production in the yellowtail clownfish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Frédérich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 323 (4), pp.227-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jez.1907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Emotional Based Architecture for Crowd Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Abdelhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladdin Ayesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.55-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Different Antibiotic Regimens on the Emergence of Antimicrobial-Resistant Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrielle Dupont-Rouzeyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigui Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (12), pp.e4036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0004036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization Detection for Dynamic Load Balancing in Individual-Based Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (1), pp.141-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling antibiotic resistance in hospitals: The impact of minimizing treatment duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika M.C. D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigui Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Webb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 249 (3), pp.487-499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization Detection Using Emergent Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transactions on Systems Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (1), pp.61-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a compartmental multiscale model of predator-prey interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Continuous, Discrete and Impulsive Systems Series B: Applications &amp; Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, special issue "proceedings of the fourth international DCDIS Conference, Guelph-Ontario Canada"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la représentation multi-échelle des écosystèmes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (4), pp.255-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1408,2121 +1420,2121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignement Sémantique d’Apprentissages Critiques par Embeddings Contextuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Essalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France. voir plus bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Better Motif Detection: Comparative Analysis of Several Symbolic Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.311-319, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012368500003654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching victims in post-disaster areas: A decentralized approach for the Drone Swarms Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Nohra Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reaction-diffusion system drives the morphogenesis of spatial complex networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems FRCCS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA Historique et enjeux - (épisode 2)</w:t>
+                <w:t xml:space="preserve">IA Historique et enjeux - (épisode 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaire Intelligence Artificielle et Logistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SF-LOG, 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374304v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA Historique et enjeux - (épisode 1)</w:t>
+                <w:t xml:space="preserve">IA Historique et enjeux - (épisode 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaire Intelligence Artificielle et Logistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SF-LOG, 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374274v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To bits or not to bits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire des cultures et des altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Selection Strategies of Actor’s Substitute in DARA for Connectivity Restoration in WSANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EAI International Conference on Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ottawa, Canada. pp.38-49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-51204-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trading Off Resource Utilization and Task Migrations in Dynamic Load-balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the annual Conference on Genetic and Evolutionary Computation Companion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of domino effect scenarios caused by loss of containment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification and assessment of domino sequences initiated by loss of containment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Alileche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Cozzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on green process engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">European Safety, Reliability &amp; Data Association - ESReDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Turino, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375438v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des effets dominos sur un bassin industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Alileche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cozzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19éme Congrès de la maîtrise des risques et de la sûreté de fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and assessment of domino sequences initiated by loss of containment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of domino effect scenarios caused by loss of containment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Alileche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Cozzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety, Reliability &amp; Data Association - ESReDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Turino, France</w:t>
+              <w:t xml:space="preserve">International congress on green process engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375427v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes et réseaux complexes pour l’intelligence territoriale et les modèles urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATGSR 2012, Séminaire international Euro-Meditérraneen Aménagement de Territoire, Gestion des Risques et Sécurité Routière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Batna, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractales, modèles et arts - Peut-on rendre l'art calculable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centroids : a decentralized approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhelm Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCS - European Conference on Complex System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Analysis of the Vulnerability of Road Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Analyse multi-échelle de la vulnérabilité des réseaux des systèmes territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MESM'2011, 12th Middle Eastern Simulation Multiconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Amman, Jordan. pp 110-114</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.356-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317936v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-échelle de la vulnérabilité des réseaux des systèmes territoriaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Multi-scale Analysis of the Vulnerability of Road Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.356-363</w:t>
+              <w:t xml:space="preserve">MESM'2011, 12th Middle Eastern Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Amman, Jordan. pp 110-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352901v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of a displacement survey to detect road network use vulnerability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dagda, a load-balanced middleware to distribute Complex Systems simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mallet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhelm Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Complex Systems and Applications (ICCSA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Le Havre, France. pp.151-155</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.171-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430690v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical handling of straddle carriers activities on a container terminal in uncertain environment - a swarm intelligence approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lesauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSA 2009, The 3rd International Conference on Complex Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagda, a load-balanced middleware to distribute Complex Systems simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation of a displacement survey to detect road network use vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilhelm Savin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Complex Systems and Applications (ICCSA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.171-174</w:t>
+              <w:t xml:space="preserve">, 2009, Le Havre, France. pp.151-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448387v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of a displacement survey to detect road network use vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3537,113 +3549,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.151-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial detection of organization under evacuation situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3658,355 +3670,355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent Based Spatial Simulation international workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche d'intelligence collective pour l'élaboration d'une carte de vulnérabilité dynamique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">MODELING OF THE VULNERABILITY RELATED TO THE DYNAMIC ROAD TRAFFIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Avignon, France. pp.3B-2</w:t>
+              <w:t xml:space="preserve">22nd European Simulation and Modelling (ESM'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le Havre, France. pp.524-531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430724v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING OF THE VULNERABILITY RELATED TO THE DYNAMIC ROAD TRAFFIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Une approche d'intelligence collective pour l'élaboration d'une carte de vulnérabilité dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Simulation and Modelling (ESM'2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Le Havre, France. pp.524-531</w:t>
+              <w:t xml:space="preserve">16ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Avignon, France. pp.3B-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430682v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DYNAMIC VULNERABILITY MAP TO ASSESS THE RISK OF ROAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4021,3114 +4033,3114 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Risk Models and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Kièv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Gathering and Sharing in DT-MANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPS'2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Sorento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring crowd dynamics based on individual behaviors and local interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhac Haïfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd International Conference on Complex Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decentralized approach for the transportation on demand problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNACS 2007 within ECCS'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GraphStream: A Tool for bridging the gap between Complex Systems and Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Complex Systems. Satellite Conference within the 4th European Conference on Complex Systems (ECCS'2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PYOCYANIC BACILLUS PROPAGATION SIMULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhelm Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Simulation and Modelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France. pp.440-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization Detection Using Emergent Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOAS'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Erfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'organisations par les colonies de fourmis en compétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The French Society of Operations Research and Decision Analysis (ROADEF), Feb 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing levels of description in a fluid flow simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNADS'05, a satellite workshop within ECCS'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to make games for visually impaired children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGCHI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Valencia, Spain. pp.450-453, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1178477.1178578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling the Complexity of an Estuarial Ecosystem, a Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 38th symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for Holarchic Ecosystem Model based on Ontological tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Prévost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESM 2004, European Simulation and Modelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, UNESCO, Paris, France. pp 164-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of the road traffic by an ant algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Conference in Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WCTR Society, Jul 2004, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color ant populations algorithm for dynamic distribution in simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Road traffic management based on ant system and regulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS 2003, European Simulation Symposium and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">MAS 2003 - The International Workshop on Modeling and Applied Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Bergeggi, Italy. pp 35-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317639v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECISION SUPPORT SYSTEM AND REGULATION SYSTEM FOR ROAD TRAFFIC MANAGEMENT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Changing the Level of Description in Aquatic Ecosystem Models: an Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS 2003, European Simulation Symposium and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">ESMc'2003, European Simulation and Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317822v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid and Hierarchical Compartmental Approach for Ecosystem Applied to Estuaries Modelization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Prévost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMc'2003, European Simulation and Modelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the Level of Description in Aquatic Ecosystem Models: an Overview</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Simulations distribuées par un algorithme fourmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMc'2003, European Simulation and Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Naples, Italy</w:t>
+              <w:t xml:space="preserve">RENPAR’15 / CFSE’3 / SympAAA’2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317824v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road traffic management based on ant system and regulation model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">DECISION SUPPORT SYSTEM AND REGULATION SYSTEM FOR ROAD TRAFFIC MANAGEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAS 2003 - The International Workshop on Modeling and Applied Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Bergeggi, Italy. pp 35-43</w:t>
+              <w:t xml:space="preserve">ESS 2003, European Simulation Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317642v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations distribuées par un algorithme fourmi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Color ant populations algorithm for dynamic distribution in simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENPAR’15 / CFSE’3 / SympAAA’2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">ESS 2003, European Simulation Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317641v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Sequencing Hybridization Based on Multi-Castes Ant System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">ACTIVE OBJECTS TO DEVELOP COMPUTER GAMES FOR BLIND CHILDREN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2002 - the First International Joint Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">GAME-ON 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Harrow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317653v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIMANTS: a distributed multi-castes ant system for DNA sequencing by hybridization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">DNA Sequencing Hybridization Based on Multi-Castes Ant System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETTAB 2002 workshop on Agents in Bioinformatics within AAMAS 2002</w:t>
+              <w:t xml:space="preserve">AAMAS 2002 - the First International Joint Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317666v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIVE OBJECTS TO DEVELOP COMPUTER GAMES FOR BLIND CHILDREN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">DIMANTS: a distributed multi-castes ant system for DNA sequencing by hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAME-ON 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Harrow, United Kingdom</w:t>
+              <w:t xml:space="preserve">NETTAB 2002 workshop on Agents in Bioinformatics within AAMAS 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317656v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic algorithms on automata with multiplicities for adaptive agent behaviour in emergent organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Flouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCI'2001, 5th World Multi-Conference on Systemics, Cybernetics and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automata with multiplicities as behaviour model in multi-agent simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Flouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCI'2001, 5th World Multi-Conference on Systemics, Cybernetics and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les simulations multi-agents : concept et outil de modélisation non-linéaire pour l’émergence de systèmes organisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque Chaos Temporel et Chaos Spatio-temporel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d’identification et d’évolution de structures hydrodynamiques dans des flux complexes par des systèmes multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII Colloque de l’Union des Océanographes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Villeneuve d'Asq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-agent system integrating vortex methods for fluid flow computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Agent-based simulation of water flow for environment modelling in estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IMACS congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop 2000 Agent-Based Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Passau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317672v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based simulation of water flow for environment modelling in estuaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Distributed multi-agents systems used for dynamic aquatic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 2000 Agent-Based Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Passau, Germany</w:t>
+              <w:t xml:space="preserve">ESS 2000, 12th European Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Hamburg, Germany. pp 504-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317677v1</w:t>
+                <w:t xml:space="preserve">hal-03317671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed multi-agents systems used for dynamic aquatic simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A multi-agent system integrating vortex methods for fluid flow computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS 2000, 12th European Simulation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Hamburg, Germany. pp 504-508</w:t>
+              <w:t xml:space="preserve">16th IMACS congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317671v1</w:t>
+                <w:t xml:space="preserve">hal-03317672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-agent pour la simulation d’environnement estuarien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Seine-Aval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7138,349 +7150,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on Advance in NonLinear Complex Systems and Applications - WANCSA’2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Aziz-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4th International Conference on Complex Systems and Applications - ICCSA2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of EPNADS'05, Emergent Properties in Natural and Artificial Dynamical Systems, a satellite workshop within ECCS'05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Aziz-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cotsaftis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7490,1351 +7502,1351 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenesis of Complex Networks: A Reaction Diffusion Framework for Spatial Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPLEX NETWORKS 2018: Complex Networks and Their Applications VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.769-781, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05411-3_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarm Problem-Solving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traces du corps et intelligence collective : les fourmis sont-elles plus intelligentes que les informaticiens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dutot</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Arnaud Banos; Christophe Lang; Nicolas Marilleau. </w:t>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Galinon-Mélenec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agent-based Spatial Simulation with NetLogo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'homme-trace. Des traces du corps au corps-trace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, 2017, 978-2-271-11417-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02414958v1</w:t>
+                <w:t xml:space="preserve">hal-02375470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networking, Networks and Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Banos; Christophe Lang; Nicolas Marilleau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent-based Spatial Simulation with NetLogo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Elsevier, pp.85-116, 2017, 978-1-78548-157-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-157-4.50004-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces du corps et intelligence collective : les fourmis sont-elles plus intelligentes que les informaticiens ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical Systems with NetLogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme-trace. Des traces du corps au corps-trace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agent-based Spatial Simulation with Netlogo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.183-221, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-055-3.50005-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375470v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Systems with NetLogo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Corson</w:t>
+                <w:t xml:space="preserve">Swarm Problem-Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Banos; Christophe Lang; Nicolas Marilleau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agent-based Spatial Simulation with Netlogo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.183-221, 2017, </w:t>
+              <w:t xml:space="preserve">Agent-based Spatial Simulation with NetLogo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-055-3.50005-8⟩</w:t>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-172, 2017, 978-1-78548-157-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-157-4.50005-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410773v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de problèmes en essaim</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dutot</w:t>
+                <w:t xml:space="preserve">Systèmes dynamiques avec Netlogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation spatiale à base d'agents avec NetLogo 2 - Notions avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, ISTE, pp.117-169, 2015</w:t>
+              <w:t xml:space="preserve">Simulation spatiale à base d'agents avec NetLogo 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, ISTE, pp.163-201, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415299v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes dynamiques avec Netlogo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Corson</w:t>
+                <w:t xml:space="preserve">Résolution de problèmes en essaim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation spatiale à base d'agents avec NetLogo 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, ISTE, pp.163-201, 2015</w:t>
+              <w:t xml:space="preserve">Simulation spatiale à base d'agents avec NetLogo 2 - Notions avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, ISTE, pp.117-169, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415313v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réticularité, réseaux et graphes dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation spatiale à base d'agents avec NetLogo 2 - Notions avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, ISTE, pp.89-117, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood Evolution in MANET Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 184, Springer Berlin Heidelberg, pp.514-521, 2011, Communications in Computer and Information Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22333-4_67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decentralised Approach for the Transportation On Demand Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From System Complexity to Emergent Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.281-289, 2009, Understanding Complex Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422354v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes généraux de résolution de problèmes combinatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand, Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourmis artificielles 1, Des bases de l'optimisation aux applications industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Sciences, pp.41-70, 2009, IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing Levels of Description in a Fluid Flow Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moulay A. Aziz-Alaoui et Cyrille Bertelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.87-99, 2006, Springer Complexity: Understanding Complex Systems series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TL a Language to Create Games for Visually Impaired Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Archambault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers Helping People with Special Needs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2398, Springer Berlin Heidelberg, pp.193-195, 2002, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45491-8_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8981,51 +8993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petatan-Ramirez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Trujillo Milian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin N. Suarez-Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2018.e00506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Alileche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cozzani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.12.028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Jim&#233;nez Laredo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2582160" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1907" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC7K9Z26-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Abdelhak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin Ayesh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika d'Agata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrielle Dupont-Rouzeyrol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigui Ruan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika M.C. D&#8217;agata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Webb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.08.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pr&#233;vost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerebourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Essalah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fodil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012368500003654" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Nohra Haddad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953635v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Saada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pign&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51204-4_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314374v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alileche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buvat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cozzani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Ghnemat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucchini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nabaa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhelm Savin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lions" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lesauvage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franzolini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhac Ha&#239;fa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410723v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1178477.1178578" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317617v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317639v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317822v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317823v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Flouret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ponty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317672v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317683v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117116v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117119v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhi Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317613v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotsaftis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_61" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agent-based-spatial-simulation-with-netlogo-volume-2/banos/978-1-78548-157-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50005-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414959v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50004-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410773v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-055-3.50005-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03415299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03415313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03415292v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410724v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22333-4_67" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422354v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457722v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198098v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410748v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45491-8_42" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2DS1D702-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petatan-Ramirez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Trujillo Milian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin N. Suarez-Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2018.e00506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Jim&#233;nez Laredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2582160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Alileche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cozzani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.12.028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6M1CL6F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1907" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC7K9Z26-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Abdelhak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin Ayesh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika d'Agata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrielle Dupont-Rouzeyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigui Ruan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika M.C. D&#8217;agata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Webb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.08.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pr&#233;vost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerebourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Essalah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fodil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012368500003654" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Nohra Haddad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Saada" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pign&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51204-4_4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alileche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buvat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cozzani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Ghnemat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucchini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nabaa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhelm Savin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lions" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lesauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franzolini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhac Ha&#239;fa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317791v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264043v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410743v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1178477.1178578" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Flouret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ponty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317689v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317671v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317672v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317683v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhi Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317613v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotsaftis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_61" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50004-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410773v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-055-3.50005-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agent-based-spatial-simulation-with-netlogo-volume-2/banos/978-1-78548-157-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50005-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03415313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03415299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03415292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22333-4_67" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422354v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457722v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198098v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45491-8_42" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2DS1D702-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>