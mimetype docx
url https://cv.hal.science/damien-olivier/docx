--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -234,273 +234,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Balancing at the Edge of Chaos: How Self-Organized Criticality Can Lead to Energy-Efficient Computing</w:t>
+                <w:t xml:space="preserve">Analysis of domino effect in the process industry using the event tree method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
+                <w:t xml:space="preserve">Nassim Alileche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guinand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+                <w:t xml:space="preserve">Valerio Cozzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (2), pp.517-529. </w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.10-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2016.2582160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2015.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960412v1</w:t>
+                <w:t xml:space="preserve">hal-02314369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of domino effect in the process industry using the event tree method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Alileche</w:t>
+                <w:t xml:space="preserve">Load Balancing at the Edge of Chaos: How Self-Organized Criticality Can Lead to Energy-Efficient Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valerio Cozzani</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2015.12.028⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.517-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2016.2582160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02314369v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A morphological novelty for feeding and sound production in the yellowtail clownfish</w:t>
               </w:r>
@@ -866,51 +866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1104,51 +1104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1856,165 +1856,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA Historique et enjeux - (épisode 1)</w:t>
+                <w:t xml:space="preserve">IA Historique et enjeux - (épisode 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaire Intelligence Artificielle et Logistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SF-LOG, 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374274v1</w:t>
+                <w:t xml:space="preserve">hal-03374304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA Historique et enjeux - (épisode 2)</w:t>
+                <w:t xml:space="preserve">IA Historique et enjeux - (épisode 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaire Intelligence Artificielle et Logistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SF-LOG, 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374304v1</w:t>
+                <w:t xml:space="preserve">hal-03374274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To bits or not to bits</w:t>
               </w:r>
@@ -2173,90 +2173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trading Off Resource Utilization and Task Migrations in Dynamic Load-balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the annual Conference on Genetic and Evolutionary Computation Companion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2275,364 +2275,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and assessment of domino sequences initiated by loss of containment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analysis of domino effect scenarios caused by loss of containment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Alileche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Cozzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety, Reliability &amp; Data Association - ESReDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Turino, France</w:t>
+              <w:t xml:space="preserve">International congress on green process engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375427v1</w:t>
+                <w:t xml:space="preserve">hal-02375438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des effets dominos sur un bassin industriel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Estel</w:t>
+                <w:t xml:space="preserve">Identification and assessment of domino sequences initiated by loss of containment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Alileche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Cozzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Cozzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19éme Congrès de la maîtrise des risques et de la sûreté de fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">European Safety, Reliability &amp; Data Association - ESReDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Turino, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314374v1</w:t>
+                <w:t xml:space="preserve">hal-02375427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of domino effect scenarios caused by loss of containment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerio Cozzani</w:t>
+                <w:t xml:space="preserve">Étude des effets dominos sur un bassin industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alileche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Estel</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cozzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on green process engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">19éme Congrès de la maîtrise des risques et de la sûreté de fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375438v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes et réseaux complexes pour l’intelligence territoriale et les modèles urbains</w:t>
               </w:r>
@@ -3134,351 +3134,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagda, a load-balanced middleware to distribute Complex Systems simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation of a displacement survey to detect road network use vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilhelm Savin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Complex Systems and Applications (ICCSA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.171-174</w:t>
+              <w:t xml:space="preserve">, 2009, Le Havre, France. pp.151-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448387v1</w:t>
+                <w:t xml:space="preserve">hal-00430690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical handling of straddle carriers activities on a container terminal in uncertain environment - a swarm intelligence approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Lesauvage</w:t>
+                <w:t xml:space="preserve">Dagda, a load-balanced middleware to distribute Complex Systems simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhelm Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA 2009, The 3rd International Conference on Complex Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.7</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Complex Systems and Applications (ICCSA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.171-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446020v1</w:t>
+                <w:t xml:space="preserve">hal-00448387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of a displacement survey to detect road network use vulnerability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dutot</w:t>
+                <w:t xml:space="preserve">Dynamical handling of straddle carriers activities on a container terminal in uncertain environment - a swarm intelligence approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Balev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lesauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Complex Systems and Applications (ICCSA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Le Havre, France. pp.151-155</w:t>
+              <w:t xml:space="preserve">ICCSA 2009, The 3rd International Conference on Complex Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430690v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of a displacement survey to detect road network use vulnerability</w:t>
               </w:r>
@@ -4082,51 +4082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Gathering and Sharing in DT-MANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4393,51 +4393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GraphStream: A Tool for bridging the gap between Complex Systems and Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4622,51 +4622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5329,243 +5329,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road traffic management based on ant system and regulation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DECISION SUPPORT SYSTEM AND REGULATION SYSTEM FOR ROAD TRAFFIC MANAGEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAS 2003 - The International Workshop on Modeling and Applied Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Bergeggi, Italy. pp 35-43</w:t>
+              <w:t xml:space="preserve">ESS 2003, European Simulation Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317642v1</w:t>
+                <w:t xml:space="preserve">hal-03317822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the Level of Description in Aquatic Ecosystem Models: an Overview</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Color ant populations algorithm for dynamic distribution in simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMc'2003, European Simulation and Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Naples, Italy</w:t>
+              <w:t xml:space="preserve">ESS 2003, European Simulation Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317824v1</w:t>
+                <w:t xml:space="preserve">hal-03317639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid and Hierarchical Compartmental Approach for Ecosystem Applied to Estuaries Modelization</w:t>
               </w:r>
@@ -5653,351 +5653,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations distribuées par un algorithme fourmi</w:t>
+                <w:t xml:space="preserve">Road traffic management based on ant system and regulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENPAR’15 / CFSE’3 / SympAAA’2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">MAS 2003 - The International Workshop on Modeling and Applied Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Bergeggi, Italy. pp 35-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317641v1</w:t>
+                <w:t xml:space="preserve">hal-03317642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECISION SUPPORT SYSTEM AND REGULATION SYSTEM FOR ROAD TRAFFIC MANAGEMENT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changing the Level of Description in Aquatic Ecosystem Models: an Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS 2003, European Simulation Symposium and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">ESMc'2003, European Simulation and Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317822v1</w:t>
+                <w:t xml:space="preserve">hal-03317824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color ant populations algorithm for dynamic distribution in simulations</w:t>
+                <w:t xml:space="preserve">Simulations distribuées par un algorithme fourmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS 2003, European Simulation Symposium and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">RENPAR’15 / CFSE’3 / SympAAA’2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317639v1</w:t>
+                <w:t xml:space="preserve">hal-03317641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTIVE OBJECTS TO DEVELOP COMPUTER GAMES FOR BLIND CHILDREN</w:t>
               </w:r>
@@ -6117,51 +6117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6225,51 +6225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6422,636 +6422,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automata with multiplicities as behaviour model in multi-agent simulations</w:t>
+                <w:t xml:space="preserve">Les simulations multi-agents : concept et outil de modélisation non-linéaire pour l’émergence de systèmes organisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCI'2001, 5th World Multi-Conference on Systemics, Cybernetics and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Orlando, United States</w:t>
+              <w:t xml:space="preserve">3ème colloque Chaos Temporel et Chaos Spatio-temporel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317669v1</w:t>
+                <w:t xml:space="preserve">hal-03317688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les simulations multi-agents : concept et outil de modélisation non-linéaire pour l’émergence de systèmes organisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles d’identification et d’évolution de structures hydrodynamiques dans des flux complexes par des systèmes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque Chaos Temporel et Chaos Spatio-temporel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Le Havre, France</w:t>
+              <w:t xml:space="preserve">XXVII Colloque de l’Union des Océanographes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Villeneuve d'Asq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317688v1</w:t>
+                <w:t xml:space="preserve">hal-03317689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d’identification et d’évolution de structures hydrodynamiques dans des flux complexes par des systèmes multi-agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automata with multiplicities as behaviour model in multi-agent simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Colloque de l’Union des Océanographes de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Villeneuve d'Asq, France</w:t>
+              <w:t xml:space="preserve">SCI'2001, 5th World Multi-Conference on Systemics, Cybernetics and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317689v1</w:t>
+                <w:t xml:space="preserve">hal-03317669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based simulation of water flow for environment modelling in estuaries</w:t>
+                <w:t xml:space="preserve">A multi-agent system integrating vortex methods for fluid flow computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jay</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 2000 Agent-Based Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Passau, Germany</w:t>
+              <w:t xml:space="preserve">16th IMACS congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317677v1</w:t>
+                <w:t xml:space="preserve">hal-03317672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed multi-agents systems used for dynamic aquatic simulations</w:t>
+                <w:t xml:space="preserve">Agent-based simulation of water flow for environment modelling in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS 2000, 12th European Simulation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Hamburg, Germany. pp 504-508</w:t>
+              <w:t xml:space="preserve">Workshop 2000 Agent-Based Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Passau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317671v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-agent system integrating vortex methods for fluid flow computation</w:t>
+                <w:t xml:space="preserve">Distributed multi-agents systems used for dynamic aquatic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IMACS congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">ESS 2000, 12th European Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Hamburg, Germany. pp 504-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317672v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-agent pour la simulation d’environnement estuarien</w:t>
               </w:r>
@@ -7405,51 +7405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cotsaftis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7627,129 +7627,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces du corps et intelligence collective : les fourmis sont-elles plus intelligentes que les informaticiens ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swarm Problem-Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Béatrice Galinon-Mélenec. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Banos; Christophe Lang; Nicolas Marilleau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme-trace. Des traces du corps au corps-trace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agent-based Spatial Simulation with NetLogo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-172, 2017, 978-1-78548-157-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-157-4.50005-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375470v1</w:t>
+                <w:t xml:space="preserve">hal-02414958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networking, Networks and Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7772,439 +7794,417 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Banos; Christophe Lang; Nicolas Marilleau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent-based Spatial Simulation with NetLogo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Elsevier, pp.85-116, 2017, 978-1-78548-157-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-157-4.50004-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Systems with NetLogo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traces du corps et intelligence collective : les fourmis sont-elles plus intelligentes que les informaticiens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Galinon-Mélenec. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agent-based Spatial Simulation with Netlogo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'homme-trace. Des traces du corps au corps-trace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, 2017, 978-2-271-11417-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-055-3.50005-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03410773v1</w:t>
+                <w:t xml:space="preserve">hal-02375470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarm Problem-Solving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dutot</w:t>
+                <w:t xml:space="preserve">Dynamical Systems with NetLogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agent-based Spatial Simulation with NetLogo</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.117-172, 2017, 978-1-78548-157-4. </w:t>
+              <w:t xml:space="preserve">Agent-based Spatial Simulation with Netlogo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.183-221, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-157-4.50005-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-055-3.50005-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414958v1</w:t>
+                <w:t xml:space="preserve">hal-03410773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes dynamiques avec Netlogo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Corson</w:t>
+                <w:t xml:space="preserve">Résolution de problèmes en essaim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation spatiale à base d'agents avec NetLogo 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, ISTE, pp.163-201, 2015</w:t>
+              <w:t xml:space="preserve">Simulation spatiale à base d'agents avec NetLogo 2 - Notions avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, ISTE, pp.117-169, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415313v1</w:t>
+                <w:t xml:space="preserve">hal-03415299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de problèmes en essaim</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dutot</w:t>
+                <w:t xml:space="preserve">Systèmes dynamiques avec Netlogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation spatiale à base d'agents avec NetLogo 2 - Notions avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, ISTE, pp.117-169, 2015</w:t>
+              <w:t xml:space="preserve">Simulation spatiale à base d'agents avec NetLogo 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, ISTE, pp.163-201, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415299v1</w:t>
+                <w:t xml:space="preserve">hal-03415313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réticularité, réseaux et graphes dynamiques</w:t>
               </w:r>
@@ -8311,51 +8311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 184, Springer Berlin Heidelberg, pp.514-521, 2011, Communications in Computer and Information Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8510,51 +8510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes généraux de résolution de problèmes combinatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8993,51 +8993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petatan-Ramirez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Trujillo Milian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin N. Suarez-Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2018.e00506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Jim&#233;nez Laredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2582160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Alileche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cozzani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.12.028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6M1CL6F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1907" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC7K9Z26-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Abdelhak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin Ayesh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika d'Agata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrielle Dupont-Rouzeyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigui Ruan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika M.C. D&#8217;agata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Webb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.08.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pr&#233;vost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerebourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Essalah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fodil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012368500003654" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Nohra Haddad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Saada" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pign&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51204-4_4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alileche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buvat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cozzani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Ghnemat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucchini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nabaa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhelm Savin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lions" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lesauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franzolini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhac Ha&#239;fa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317791v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264043v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410743v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1178477.1178578" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Flouret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ponty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317689v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317671v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317672v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317683v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhi Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317613v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotsaftis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_61" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50004-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410773v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-055-3.50005-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agent-based-spatial-simulation-with-netlogo-volume-2/banos/978-1-78548-157-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50005-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03415313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03415299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03415292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22333-4_67" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422354v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457722v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198098v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45491-8_42" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2DS1D702-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petatan-Ramirez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Trujillo Milian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin N. Suarez-Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2018.e00506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Alileche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cozzani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.12.028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6M1CL6F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Jim&#233;nez Laredo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2582160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1907" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC7K9Z26-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Abdelhak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin Ayesh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika d'Agata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrielle Dupont-Rouzeyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigui Ruan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika M.C. D&#8217;agata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Webb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.08.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pr&#233;vost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerebourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Essalah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fodil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012368500003654" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Nohra Haddad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Saada" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pign&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51204-4_4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375438v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alileche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buvat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cozzani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Ghnemat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucchini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nabaa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhelm Savin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lions" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lesauvage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franzolini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhac Ha&#239;fa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317791v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264043v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410743v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1178477.1178578" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317822v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317639v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Flouret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ponty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317669v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317672v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317683v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhi Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317613v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotsaftis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_61" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agent-based-spatial-simulation-with-netlogo-volume-2/banos/978-1-78548-157-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50005-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414959v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50004-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-055-3.50005-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03415299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03415313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03415292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22333-4_67" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422354v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457722v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198098v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45491-8_42" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2DS1D702-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>