--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -1735,234 +1735,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Lyon for Travelers: Evolution and Role of Tourist City Plans in French Guidebooks (20th century)</w:t>
+                <w:t xml:space="preserve">La représentation visuelle de Lyon dans les guides touristiques français, années 1880-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on the History of Cartography (ICHC2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">colloque « Illustrer les guides touristiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Université de Bretagne occidentale, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775510v1</w:t>
+                <w:t xml:space="preserve">hal-03775513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de l’ouverture des images numériques des collections pour l’histoire et la géographie d’un territoire</w:t>
+                <w:t xml:space="preserve">Mapping Lyon for Travelers: Evolution and Role of Tourist City Plans in French Guidebooks (20th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d’étude « Ouverture et partage de contenus culturels “en ligne” : s’ouvrir à la recherche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, association Bretagne musées – Réseau des musées bretons, Jan 2022, Saint-Brieuc, France</w:t>
+              <w:t xml:space="preserve">29th International Conference on the History of Cartography (ICHC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780706v1</w:t>
+                <w:t xml:space="preserve">hal-03775510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation visuelle de Lyon dans les guides touristiques français, années 1880-2000</w:t>
+                <w:t xml:space="preserve">L’apport de l’ouverture des images numériques des collections pour l’histoire et la géographie d’un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque « Illustrer les guides touristiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Université de Bretagne occidentale, Quimper, France</w:t>
+              <w:t xml:space="preserve">journée d’étude « Ouverture et partage de contenus culturels “en ligne” : s’ouvrir à la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association Bretagne musées – Réseau des musées bretons, Jan 2022, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775513v1</w:t>
+                <w:t xml:space="preserve">hal-03780706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vues et des points : intérêt de l’approche géo-historique des sources iconographiques, l’exemple de Lyon (18e-20e siècles)</w:t>
               </w:r>
@@ -2425,510 +2425,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01378896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel statut pour Lyon dans les publications touristiques du début du XXe siècle ?</w:t>
+                <w:t xml:space="preserve">La construction du discours touristique sur la ville de Lyon : sources et méthodes (1850-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet junior IMAGO – Image(s) de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de São Paulo, Sep 2015, São Paulo, Brésil</w:t>
+              <w:t xml:space="preserve">Séminaire “Cartographie du développement urbain, urbanisation et réseaux”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet de coopération franco-brésilien USP-COFECUB Uc Sh 152-14, Aug 2015, São Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270193v1</w:t>
+                <w:t xml:space="preserve">halshs-01270195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’importance de l’entrée nord de Lyon dans la construction de l’image de la ville (1750-1860)</w:t>
+                <w:t xml:space="preserve">Représentation du patrimoine lyonnais dans les guides touristiques du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Micm-Arc "Quand on arrive en ville. Espaces, transports, perceptions et représentations (18e-21e siècles)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">“Le guide touristique : lieu de rencontre entre lexique et images du patrimoine”, Lessico dei Beni culturali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pise/Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264940v1</w:t>
+                <w:t xml:space="preserve">hal-01264943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation et valorisation des images urbaines de Lyon (1700-1850)</w:t>
+                <w:t xml:space="preserve">L’importance de l’entrée nord de Lyon dans la construction de l’image de la ville (1750-1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ARC 5 “Les voyageuses britanniques à Lyon au XVIIIe siècle : regards sur une ville en mutation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">colloque Micm-Arc "Quand on arrive en ville. Espaces, transports, perceptions et représentations (18e-21e siècles)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270198v1</w:t>
+                <w:t xml:space="preserve">hal-01264940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of vector mapping to valorize cultural heritage : a digital device in Lyon Historical Museum</w:t>
+                <w:t xml:space="preserve">Quel statut pour Lyon dans les publications touristiques du début du XXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Séminaire du projet junior IMAGO – Image(s) de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de São Paulo, Sep 2015, São Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264941v1</w:t>
+                <w:t xml:space="preserve">halshs-01270193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation de l’espace lyonnais dans les guides de voyage (XIXe-XXe siècles)</w:t>
+                <w:t xml:space="preserve">Spatialisation et valorisation des images urbaines de Lyon (1700-1850)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès doctoral de l'UMR 5600 Environnement Ville Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire ARC 5 “Les voyageuses britanniques à Lyon au XVIIIe siècle : regards sur une ville en mutation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270196v1</w:t>
+                <w:t xml:space="preserve">halshs-01270198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction du discours touristique sur la ville de Lyon : sources et méthodes (1850-1950)</w:t>
+                <w:t xml:space="preserve">Benefits of vector mapping to valorize cultural heritage : a digital device in Lyon Historical Museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire “Cartographie du développement urbain, urbanisation et réseaux”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet de coopération franco-brésilien USP-COFECUB Uc Sh 152-14, Aug 2015, São Paulo, Brésil</w:t>
+              <w:t xml:space="preserve">27th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270195v1</w:t>
+                <w:t xml:space="preserve">hal-01264941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation du patrimoine lyonnais dans les guides touristiques du XXe siècle</w:t>
+                <w:t xml:space="preserve">La représentation de l’espace lyonnais dans les guides de voyage (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Le guide touristique : lieu de rencontre entre lexique et images du patrimoine”, Lessico dei Beni culturali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pise/Florence, Italie</w:t>
+              <w:t xml:space="preserve">3e congrès doctoral de l'UMR 5600 Environnement Ville Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264943v1</w:t>
+                <w:t xml:space="preserve">halshs-01270196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image de l’espace lyonnais dans les guides touristiques de la première moitié du XXe siècle</w:t>
               </w:r>
@@ -2977,165 +2977,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01270201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vues de Lyon, caractéristiques des représentations d’une ville</w:t>
+                <w:t xml:space="preserve">Les représentations urbaines de Lyon : XVIIIe-début XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre de Gadagne “Lyon et le monde au siècle des Lumières”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musées Gadagne, Mar 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire ARC 5 “Les voyageuses britanniques à Lyon au XVIIIe siècle : regards sur une ville en mutation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270200v1</w:t>
+                <w:t xml:space="preserve">halshs-01270199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations urbaines de Lyon : XVIIIe-début XIXe siècle</w:t>
+                <w:t xml:space="preserve">Les vues de Lyon, caractéristiques des représentations d’une ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ARC 5 “Les voyageuses britanniques à Lyon au XVIIIe siècle : regards sur une ville en mutation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontre de Gadagne “Lyon et le monde au siècle des Lumières”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musées Gadagne, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270199v1</w:t>
+                <w:t xml:space="preserve">halshs-01270200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3211,51 +3211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F75CC7BF"/>
+    <w:nsid w:val="5FEB9D27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3442,51 +3442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-petermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2723-9789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSE3006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03826767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denoyelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10164/illustrer-les-guides-touristiques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02594336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be/fr/book/?gcoi=74530100760920" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6673" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5688" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01711152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763577v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-petermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2723-9789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSE3006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03826767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denoyelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10164/illustrer-les-guides-touristiques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02594336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be/fr/book/?gcoi=74530100760920" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6673" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5688" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01711152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763577v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270195v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>