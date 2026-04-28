--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -1060,191 +1060,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Petermann, L’image de Lyon d’après les guides de voyage aux XIXe et XXe siècles, une étonnante permanence</w:t>
+                <w:t xml:space="preserve">L’image de Lyon d’après les guides de voyage aux XIXe et XXe siècles, une étonnante permanence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Thèses en cartographie et géomatique 2019-2022 (252), pp.55-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tourisme.6673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384550v1</w:t>
+                <w:t xml:space="preserve">hal-05065069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image de Lyon d’après les guides de voyage aux XIXe et XXe siècles, une étonnante permanence</w:t>
+                <w:t xml:space="preserve">Damien Petermann, L’image de Lyon d’après les guides de voyage aux XIXe et XXe siècles, une étonnante permanence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Thèses en cartographie et géomatique 2019-2022 (252), pp.55-58. </w:t>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tourisme.6673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065069v1</w:t>
+                <w:t xml:space="preserve">hal-04384550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût des photographies anciennes en ligne : de la mise en bouche à l’indigestion</w:t>
               </w:r>
@@ -1735,234 +1735,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation visuelle de Lyon dans les guides touristiques français, années 1880-2000</w:t>
+                <w:t xml:space="preserve">Mapping Lyon for Travelers: Evolution and Role of Tourist City Plans in French Guidebooks (20th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque « Illustrer les guides touristiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Université de Bretagne occidentale, Quimper, France</w:t>
+              <w:t xml:space="preserve">29th International Conference on the History of Cartography (ICHC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775513v1</w:t>
+                <w:t xml:space="preserve">hal-03775510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Lyon for Travelers: Evolution and Role of Tourist City Plans in French Guidebooks (20th century)</w:t>
+                <w:t xml:space="preserve">L’apport de l’ouverture des images numériques des collections pour l’histoire et la géographie d’un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on the History of Cartography (ICHC2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">journée d’étude « Ouverture et partage de contenus culturels “en ligne” : s’ouvrir à la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association Bretagne musées – Réseau des musées bretons, Jan 2022, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775510v1</w:t>
+                <w:t xml:space="preserve">hal-03780706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de l’ouverture des images numériques des collections pour l’histoire et la géographie d’un territoire</w:t>
+                <w:t xml:space="preserve">La représentation visuelle de Lyon dans les guides touristiques français, années 1880-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d’étude « Ouverture et partage de contenus culturels “en ligne” : s’ouvrir à la recherche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, association Bretagne musées – Réseau des musées bretons, Jan 2022, Saint-Brieuc, France</w:t>
+              <w:t xml:space="preserve">colloque « Illustrer les guides touristiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Université de Bretagne occidentale, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780706v1</w:t>
+                <w:t xml:space="preserve">hal-03775513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vues et des points : intérêt de l’approche géo-historique des sources iconographiques, l’exemple de Lyon (18e-20e siècles)</w:t>
               </w:r>
@@ -2149,165 +2149,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutiliser les images numériques des collections : enjeux, questions pratiques</w:t>
+                <w:t xml:space="preserve">Réutiliser les images du territoire: enjeux pour la recherche et l’enseignement en géographie et histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e rencontres professionnelles de la Fédération des écomusées et musées de société (FEMS) « Le musée digital »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des écomusées et musées de société (FEMS), Mar 2018, Manufacture Bohin, Saint-Sulpice-sur-Risle (Normandie), France</w:t>
+              <w:t xml:space="preserve">De nouvelles démocraties du savoir ? Pourquoi et comment ouvrir à la réutilisation les images des collections publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, projet Images/Usages, Institut national d’histoire de l’art, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763577v1</w:t>
+                <w:t xml:space="preserve">hal-02106313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutiliser les images du territoire: enjeux pour la recherche et l’enseignement en géographie et histoire</w:t>
+                <w:t xml:space="preserve">Réutiliser les images numériques des collections : enjeux, questions pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De nouvelles démocraties du savoir ? Pourquoi et comment ouvrir à la réutilisation les images des collections publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, projet Images/Usages, Institut national d’histoire de l’art, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">15e rencontres professionnelles de la Fédération des écomusées et musées de société (FEMS) « Le musée digital »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des écomusées et musées de société (FEMS), Mar 2018, Manufacture Bohin, Saint-Sulpice-sur-Risle (Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106313v1</w:t>
+                <w:t xml:space="preserve">hal-01763577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation visuelle de Lyon dans les guides de voyage entre 1850 et 1990</w:t>
               </w:r>
@@ -2425,510 +2425,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01378896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction du discours touristique sur la ville de Lyon : sources et méthodes (1850-1950)</w:t>
+                <w:t xml:space="preserve">Spatialisation et valorisation des images urbaines de Lyon (1700-1850)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire “Cartographie du développement urbain, urbanisation et réseaux”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet de coopération franco-brésilien USP-COFECUB Uc Sh 152-14, Aug 2015, São Paulo, Brésil</w:t>
+              <w:t xml:space="preserve">Séminaire ARC 5 “Les voyageuses britanniques à Lyon au XVIIIe siècle : regards sur une ville en mutation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270195v1</w:t>
+                <w:t xml:space="preserve">halshs-01270198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation du patrimoine lyonnais dans les guides touristiques du XXe siècle</w:t>
+                <w:t xml:space="preserve">Benefits of vector mapping to valorize cultural heritage : a digital device in Lyon Historical Museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Le guide touristique : lieu de rencontre entre lexique et images du patrimoine”, Lessico dei Beni culturali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pise/Florence, Italie</w:t>
+              <w:t xml:space="preserve">27th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264943v1</w:t>
+                <w:t xml:space="preserve">hal-01264941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’importance de l’entrée nord de Lyon dans la construction de l’image de la ville (1750-1860)</w:t>
+                <w:t xml:space="preserve">Quel statut pour Lyon dans les publications touristiques du début du XXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Micm-Arc "Quand on arrive en ville. Espaces, transports, perceptions et représentations (18e-21e siècles)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire du projet junior IMAGO – Image(s) de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de São Paulo, Sep 2015, São Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264940v1</w:t>
+                <w:t xml:space="preserve">halshs-01270193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel statut pour Lyon dans les publications touristiques du début du XXe siècle ?</w:t>
+                <w:t xml:space="preserve">L’importance de l’entrée nord de Lyon dans la construction de l’image de la ville (1750-1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet junior IMAGO – Image(s) de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de São Paulo, Sep 2015, São Paulo, Brésil</w:t>
+              <w:t xml:space="preserve">colloque Micm-Arc "Quand on arrive en ville. Espaces, transports, perceptions et représentations (18e-21e siècles)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270193v1</w:t>
+                <w:t xml:space="preserve">hal-01264940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation et valorisation des images urbaines de Lyon (1700-1850)</w:t>
+                <w:t xml:space="preserve">La représentation de l’espace lyonnais dans les guides de voyage (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ARC 5 “Les voyageuses britanniques à Lyon au XVIIIe siècle : regards sur une ville en mutation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">3e congrès doctoral de l'UMR 5600 Environnement Ville Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270198v1</w:t>
+                <w:t xml:space="preserve">halshs-01270196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of vector mapping to valorize cultural heritage : a digital device in Lyon Historical Museum</w:t>
+                <w:t xml:space="preserve">La construction du discours touristique sur la ville de Lyon : sources et méthodes (1850-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Séminaire “Cartographie du développement urbain, urbanisation et réseaux”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet de coopération franco-brésilien USP-COFECUB Uc Sh 152-14, Aug 2015, São Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264941v1</w:t>
+                <w:t xml:space="preserve">halshs-01270195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation de l’espace lyonnais dans les guides de voyage (XIXe-XXe siècles)</w:t>
+                <w:t xml:space="preserve">Représentation du patrimoine lyonnais dans les guides touristiques du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès doctoral de l'UMR 5600 Environnement Ville Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">“Le guide touristique : lieu de rencontre entre lexique et images du patrimoine”, Lessico dei Beni culturali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pise/Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270196v1</w:t>
+                <w:t xml:space="preserve">hal-01264943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image de l’espace lyonnais dans les guides touristiques de la première moitié du XXe siècle</w:t>
               </w:r>
@@ -2977,165 +2977,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01270201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations urbaines de Lyon : XVIIIe-début XIXe siècle</w:t>
+                <w:t xml:space="preserve">Les vues de Lyon, caractéristiques des représentations d’une ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ARC 5 “Les voyageuses britanniques à Lyon au XVIIIe siècle : regards sur une ville en mutation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontre de Gadagne “Lyon et le monde au siècle des Lumières”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musées Gadagne, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270199v1</w:t>
+                <w:t xml:space="preserve">halshs-01270200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vues de Lyon, caractéristiques des représentations d’une ville</w:t>
+                <w:t xml:space="preserve">Les représentations urbaines de Lyon : XVIIIe-début XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre de Gadagne “Lyon et le monde au siècle des Lumières”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musées Gadagne, Mar 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire ARC 5 “Les voyageuses britanniques à Lyon au XVIIIe siècle : regards sur une ville en mutation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270200v1</w:t>
+                <w:t xml:space="preserve">halshs-01270199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3211,51 +3211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FEB9D27"/>
+    <w:nsid w:val="34FC1FA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3442,51 +3442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-petermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2723-9789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSE3006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03826767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denoyelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10164/illustrer-les-guides-touristiques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02594336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be/fr/book/?gcoi=74530100760920" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6673" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5688" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01711152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763577v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270195v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-petermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2723-9789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSE3006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03826767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denoyelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10164/illustrer-les-guides-touristiques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02594336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be/fr/book/?gcoi=74530100760920" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096479" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6673" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5688" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01711152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>