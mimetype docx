--- v2 (2026-04-28)
+++ v3 (2026-05-21)
@@ -121,78 +121,99 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">253129478</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">AoEET84AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">J'ai soutenu en 2022 ma thèse de doctorat en géographie-aménagement intitulée </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">L’image de Lyon d’après les guides de voyage aux XIXe et XXe siècles, une étonnante permanence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (sous la direction de Bernard Gauthiez, Université Jean Moulin Lyon 3/UMR 5600 Environnement, Ville, Société).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ce travail porte sur l’image de Lyon aux XIXe-XXe siècles, à travers l’analyse d’un corpus principal de guides de voyage appartenant à trois grandes collections européennes (Murray/Blue Guides, Baedeker, Hachette). L’étude de ces documents sur une longue durée vise à mieux comprendre les motifs d’élaboration et de diffusion de ces représentations urbaines. Les données extraites des guides sont intégrées dans un système d’information géographique (spatialisation). Plus largement, je m’intéresse à la cartographie et l’iconographie ancienne de Lyon aux époques moderne et contemporaine (dessin, gravure, estampe, photographie/carte postale), avec une double approche, historique et spatiale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je porte également un fort intérêt à la science ouverte et à l'ouverture des contenus culturels, notamment les images patrimoniales numérisées (open content).</w:t>
@@ -264,100 +285,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image de Lyon d'après les guides de voyage aux XIXe et XXe siècles, une étonnante permanence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université de Lyon, 2022. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022LYSE3006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03826767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -367,104 +388,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de bonnes pratiques pour la diffusion en ligne des images patrimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national d'histoire de l'art (INHA), pp.92, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -474,493 +495,493 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vues de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier de la Selle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miroir d'une ville : Le musée d'histoire de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Libel, pp.114-115, 2025, 978-2-491924-55-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation visuelle de Lyon dans les guides touristiques français (années 1880-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Acolat; Nicolas Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Illustrer les guides touristiques, du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.204-219, 2025, Tourisme, 978-2-7535-9835-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine lyonnais représenté dans les guides de voyage Hachette (XXe siècle -début XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carolina Flinz; Elena Carpi; Annick Farina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le guide touristique: lieu de rencontre entre lexique et images du patrimoine culturel. Vol. I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Firenze University Press, pp.79-98, 2018, 978-88-6453-693-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02516116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'importance de l'entrée nord de Lyon dans la construction de l'image de la ville (1750-1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tatiana Debroux; Yannick Vanhaelen; Judith le Maire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’entrée en ville. Aménager, expérimenter, représenter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'Université de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-8004-1616-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02594336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition à travers la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musées Gadagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon, centre du monde ! L’Exposition internationale urbaine de 1914</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fage, pp.145-149, 2013, 978-2-84975-305-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01090488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et vues de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musées Gadagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon au XVIIIe, un siècle surprenant !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp. 8-12, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01090498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -970,504 +991,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recueil de bonnes pratiques pour la diffusion en ligne des images patrimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 210, pp.36-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image de Lyon d’après les guides de voyage aux XIXe et XXe siècles, une étonnante permanence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Damien Petermann, L’image de Lyon d’après les guides de voyage aux XIXe et XXe siècles, une étonnante permanence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tourisme.6673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096479⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05065069v1</w:t>
+                <w:t xml:space="preserve">hal-04384550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Petermann, L’image de Lyon d’après les guides de voyage aux XIXe et XXe siècles, une étonnante permanence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’image de Lyon d’après les guides de voyage aux XIXe et XXe siècles, une étonnante permanence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Thèses en cartographie et géomatique 2019-2022 (252), pp.55-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tourisme.6673⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04384550v1</w:t>
+                <w:t xml:space="preserve">hal-05065069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût des photographies anciennes en ligne : de la mise en bouche à l’indigestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Archives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019-1, pp.83-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/gazar.2019.5688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A imagem de Lyon nos guias de viagem (1900-1950): uma abordagem geo-histórica das representações urbanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista do Instituto de Estudos Brasileiros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65, pp.120-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01429573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la cartographie numérique à la valorisation du patrimoine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 226, pp.117-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1477,91 +1498,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyageurs et images urbaines de Lyon au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, http://www.arc5-cultures.rhonealpes.fr/larc-5/thematiques-de-recherche/cultures-au-pluriel/seminaire-les-voyageuses-britanniques-a-lyon/voyageurs-et-images-urbaines-de-lyon-au-xviiie-siecle/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01276707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1571,153 +1592,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès et réutilisation des images dans des publications scientifiques : état des lieux, cas pratiques et stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier l'image de Lyon dans les guides de voyage (1900-1950) : une approche géohistorique des représentations urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1727,1423 +1748,1423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Lyon for Travelers: Evolution and Role of Tourist City Plans in French Guidebooks (20th century)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’apport de l’ouverture des images numériques des collections pour l’histoire et la géographie d’un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on the History of Cartography (ICHC2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">journée d’étude « Ouverture et partage de contenus culturels “en ligne” : s’ouvrir à la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association Bretagne musées – Réseau des musées bretons, Jan 2022, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775510v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de l’ouverture des images numériques des collections pour l’histoire et la géographie d’un territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mapping Lyon for Travelers: Evolution and Role of Tourist City Plans in French Guidebooks (20th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d’étude « Ouverture et partage de contenus culturels “en ligne” : s’ouvrir à la recherche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, association Bretagne musées – Réseau des musées bretons, Jan 2022, Saint-Brieuc, France</w:t>
+              <w:t xml:space="preserve">29th International Conference on the History of Cartography (ICHC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780706v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation visuelle de Lyon dans les guides touristiques français, années 1880-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « Illustrer les guides touristiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Université de Bretagne occidentale, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vues et des points : intérêt de l’approche géo-historique des sources iconographiques, l’exemple de Lyon (18e-20e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude « Pour une histoire des points de vue : nouveaux outils, nouvelles approches »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme Collecta, École du Louvre / IRHT – CNRS, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de source ? Faire et enseigner la recherche à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lundis numériques de l’Institut national d’histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville au miroir des guides de voyage (Lyon, 19e-20e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d’histoire "La ville, tout un monde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Champs libres/Université Rennes 2, Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutiliser les images du territoire: enjeux pour la recherche et l’enseignement en géographie et histoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Réutiliser les images numériques des collections : enjeux, questions pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De nouvelles démocraties du savoir ? Pourquoi et comment ouvrir à la réutilisation les images des collections publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, projet Images/Usages, Institut national d’histoire de l’art, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">15e rencontres professionnelles de la Fédération des écomusées et musées de société (FEMS) « Le musée digital »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des écomusées et musées de société (FEMS), Mar 2018, Manufacture Bohin, Saint-Sulpice-sur-Risle (Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106313v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutiliser les images numériques des collections : enjeux, questions pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Réutiliser les images du territoire: enjeux pour la recherche et l’enseignement en géographie et histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e rencontres professionnelles de la Fédération des écomusées et musées de société (FEMS) « Le musée digital »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des écomusées et musées de société (FEMS), Mar 2018, Manufacture Bohin, Saint-Sulpice-sur-Risle (Normandie), France</w:t>
+              <w:t xml:space="preserve">De nouvelles démocraties du savoir ? Pourquoi et comment ouvrir à la réutilisation les images des collections publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, projet Images/Usages, Institut national d’histoire de l’art, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763577v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation visuelle de Lyon dans les guides de voyage entre 1850 et 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> journée doctorale #1 « La recherche architecturale, urbaine et paysagère à l’œuvre »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, École nationale supérieure d’architecture de Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation d’un système d’information géographique (SIG) pour étudier l’image de Lyon dans les guides de voyage : du local au transnational</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de cas : jeux d’échelles pour décrire le social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les doctorant.e.s d’ACP, Université Paris-Est-Marne-la-Vallée, Oct 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01378896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation et valorisation des images urbaines de Lyon (1700-1850)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ARC 5 “Les voyageuses britanniques à Lyon au XVIIIe siècle : regards sur une ville en mutation”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01270198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of vector mapping to valorize cultural heritage : a digital device in Lyon Historical Museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel statut pour Lyon dans les publications touristiques du début du XXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du projet junior IMAGO – Image(s) de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de São Paulo, Sep 2015, São Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01270193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance de l’entrée nord de Lyon dans la construction de l’image de la ville (1750-1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Micm-Arc "Quand on arrive en ville. Espaces, transports, perceptions et représentations (18e-21e siècles)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de l’espace lyonnais dans les guides de voyage (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e congrès doctoral de l'UMR 5600 Environnement Ville Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01270196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du discours touristique sur la ville de Lyon : sources et méthodes (1850-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire “Cartographie du développement urbain, urbanisation et réseaux”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet de coopération franco-brésilien USP-COFECUB Uc Sh 152-14, Aug 2015, São Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01270195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation du patrimoine lyonnais dans les guides touristiques du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Le guide touristique : lieu de rencontre entre lexique et images du patrimoine”, Lessico dei Beni culturali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pise/Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image de l’espace lyonnais dans les guides touristiques de la première moitié du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire “Dynamiques d’urbanisme et représentations spatiales : heuristique des données et contexte”, projet de coopération franco-brésilien USP-COFECUB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01270201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vues de Lyon, caractéristiques des représentations d’une ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de Gadagne “Lyon et le monde au siècle des Lumières”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musées Gadagne, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01270200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations urbaines de Lyon : XVIIIe-début XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ARC 5 “Les voyageuses britanniques à Lyon au XVIIIe siècle : regards sur une ville en mutation”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01270199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3211,51 +3232,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34FC1FA2"/>
+    <w:nsid w:val="31B3903D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3442,51 +3463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-petermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2723-9789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSE3006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03826767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denoyelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10164/illustrer-les-guides-touristiques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02594336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be/fr/book/?gcoi=74530100760920" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096479" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6673" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5688" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01711152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-petermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2723-9789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=AoEET84AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSE3006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03826767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denoyelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10164/illustrer-les-guides-touristiques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02594336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be/fr/book/?gcoi=74530100760920" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6673" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096479" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5688" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01711152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106313v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>