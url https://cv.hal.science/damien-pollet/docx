--- v0 (2026-03-04)
+++ v1 (2026-05-15)
@@ -1066,237 +1066,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Report 2012. Project-Team RMOD. Analyses and Languages Constructs for Object-Oriented Application Evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Cassou</w:t>
+                <w:t xml:space="preserve">Pharo's Vision: Goals, Processes, and Development Effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] Inria. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777904v1</w:t>
+                <w:t xml:space="preserve">hal-01879346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharo's Vision: Goals, Processes, and Development Effort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activity Report 2012. Project-Team RMOD. Analyses and Languages Constructs for Object-Oriented Application Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Inria. 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879346v1</w:t>
+                <w:t xml:space="preserve">hal-00777904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD (Analyses and Language Constructs for Object-Oriented Application Evolution) 2011 Activity Report</w:t>
               </w:r>
@@ -1927,364 +1927,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Read-Only Execution for Dynamic Languages</w:t>
+                <w:t xml:space="preserve">BLOC: a Trait-Based Collections Library – a Preliminary Experience Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+                <w:t xml:space="preserve">Tristan Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00498377v1</w:t>
+                <w:t xml:space="preserve">inria-00511902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replaying IDE Interactions to Evaluate and Improve Change Prediction Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IEEE Working Conference on Mining Software Repositories (MSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MSR.2010.5463278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00531788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLOC: a Trait-Based Collections Library – a Preliminary Experience Report</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Read-Only Execution for Dynamic Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannik Laval</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">TOOLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00511902v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00498377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposals for the Reborn Pharo Developer</w:t>
               </w:r>
@@ -2642,51 +2642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2826,256 +2826,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00200869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Process-Oriented Software Architecture Reconstruction Taxonomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Process-Oriented Software Architecture Reconstruction Taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Poyet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Software Maintenance and Reengineering (CSMR'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSMR 2007 - 11th European Conference on Software Maintenance and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476165v1</w:t>
+                <w:t xml:space="preserve">hal-00849009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Process-Oriented Software Architecture Reconstruction Taxonomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards A Process-Oriented Software Architecture Reconstruction Taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Poyet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorana Cimpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMR 2007 - 11th European Conference on Software Maintenance and Reengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Software Maintenance and Reengineering (CSMR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society, Mar 2007, Amsterdam, France. pp.137-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSMR.2007.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849009v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Executable Meta-Languages applied to Model Transformations</w:t>
               </w:r>
@@ -4770,51 +4770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5121,51 +5121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Costiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00621633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;&#769;phane Ducasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639727v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02992644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupriez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811298" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lanza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSR.2010.5463278" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511902v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourgois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531046v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Casaccio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1735935.1735948" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roethlisberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nierstrasz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdeen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Poyet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSMR.2007.4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Drey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farcet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pickin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Black" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.11.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00530778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2010.07.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2009.19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00538536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Costiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00621633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;&#769;phane Ducasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639727v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02992644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupriez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811298" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511902v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourgois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lanza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSR.2010.5463278" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531046v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Casaccio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1735935.1735948" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roethlisberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nierstrasz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdeen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Poyet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSMR.2007.4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Drey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farcet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pickin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Black" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.11.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00530778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2010.07.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2009.19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00538536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>