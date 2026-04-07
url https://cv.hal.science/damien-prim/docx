--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -655,412 +655,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and application of a new chitosan derivative for adsorption of Cu(II) and oxyanions of Cr(VI) from aqueous solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrafluoroterephthalonitrile as an anion‐π donor: theoretical evaluation and application to anion recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Zayene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Plais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hércules Gidel Lucena de Sousa</w:t>
+                <w:t xml:space="preserve">Laurie Rolhion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Prim</w:t>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jenes.23.00010⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.e202302763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.202302763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487020v1</w:t>
+                <w:t xml:space="preserve">hal-04396536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Anion‐π and C−H−Cl Interactions in Multifunctional Naphthalene‐Based Receptors for Chloride Recognition: Cage‐Size Modulation Through Substitution Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun Hu</w:t>
+                <w:t xml:space="preserve">Synthesis and application of a new chitosan derivative for adsorption of Cu(II) and oxyanions of Cr(VI) from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hércules Gidel Lucena de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Damond</w:t>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Roc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Frédéric Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202400380⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jenes.23.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750470v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrafluoroterephthalonitrile as an anion‐π donor: theoretical evaluation and application to anion recognition</w:t>
+                <w:t xml:space="preserve">Cooperative Anion‐π and C−H−Cl Interactions in Multifunctional Naphthalene‐Based Receptors for Chloride Recognition: Cage‐Size Modulation Through Substitution Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Zayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Plais</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Damond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Rolhion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
+                <w:t xml:space="preserve">Chantal Roc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pieters</w:t>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (2), pp.e202302763. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202400380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.202302763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202400380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396536v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Phosphonic Acid to O–P Heterocycles Using MW: An Access to [5]-, [6]- and [8]-Membered Annelated Phosphinates</w:t>
               </w:r>
@@ -1232,51 +1232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1496,51 +1496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi M’rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1626,51 +1626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Kandri Rodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ouzidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 76 (8), pp.1361-1364. </w:t>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 5 (5), pp.1265-1273. </w:t>
@@ -2564,51 +2564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Simões Teodoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Vinícius Alves Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Zayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2793,51 +2793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Shape and Synthesis of Extended Fluorenones: Recent Advances and Upcoming Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2865,481 +2865,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the C−H Arylation of Benzo‐Fused Cycloalkanones: Combined Experimental and Computational Evidence</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent advances in the chemistry of 1,2,4-triazoles: Synthesis, reactivity and biological activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Azzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Plais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86, pp.153518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202001349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2021.153518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161541v1</w:t>
+                <w:t xml:space="preserve">hal-03482327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the chemistry of 1,2,4-triazoles: Synthesis, reactivity and biological activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the C−H Arylation of Benzo‐Fused Cycloalkanones: Combined Experimental and Computational Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86, pp.153518. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2021.153518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202001349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482327v1</w:t>
+                <w:t xml:space="preserve">hal-03161541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t>
+                <w:t xml:space="preserve">Fiche catalyse n°55 : La catalyse par piégeage d'anions : une catalyse bioinspirée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 465</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159437v1</w:t>
+                <w:t xml:space="preserve">hal-03426450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche catalyse n°55 : La catalyse par piégeage d'anions : une catalyse bioinspirée</w:t>
+                <w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boufroura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gouarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Haldys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426450v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of pyridine-modified chitosan derivative for simultaneous adsorption of Cu(II) and oxyanions of Cr(VI) from aqueous solution</w:t>
               </w:r>
@@ -3498,51 +3498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58 (3), pp.404-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3615,51 +3615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gouarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Haldys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3704,637 +3704,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Tosylcarboxamide in C-H Functionalization: More than a Simple Directing Group</w:t>
+                <w:t xml:space="preserve">C-H Functionalization Strategies in the Naphthalene Series: Site Selections and Functional Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr8080981⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (18), pp.2600-2612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1707855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915270v1</w:t>
+                <w:t xml:space="preserve">hal-03032315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-H Functionalization Strategies in the Naphthalene Series: Site Selections and Functional Diversity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Versatile approach to densely substituted isoxazolines and pyrazolines: Focus on a quaternary carbon center as a constitutive feature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haythem Gharsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momtez Jmaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1707855⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (23), pp.151958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.151958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032315v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile approach to densely substituted isoxazolines and pyrazolines: Focus on a quaternary carbon center as a constitutive feature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haythem Gharsa</w:t>
+                <w:t xml:space="preserve">N-Tosylcarboxamide in C-H Functionalization: More than a Simple Directing Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momtez Jmaï</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61 (23), pp.151958. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.151958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr8080981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125924v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, crystal structure at 219 K and Hirshfeld surface analyses of 1,4,6-trimethylquinoxaline-2,3(1 H ,4 H )-dione monohydrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orthogonal arylations of 5-vinyl-1,2,4-triazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Azzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2056989020009573⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (8), pp.130954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2020.130954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119312v1</w:t>
+                <w:t xml:space="preserve">hal-03125926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal arylations of 5-vinyl-1,2,4-triazoles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, crystal structure at 219 K and Hirshfeld surface analyses of 1,4,6-trimethylquinoxaline-2,3(1 H ,4 H )-dione monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Zouitini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Serajul Haque Faizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ouzidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ouazzani Chahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 76 (8), pp.130954. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (8), pp.1296-1301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2020.130954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2056989020009573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125926v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,51 +4342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t>
@@ -4610,51 +4610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (23), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4744,51 +4744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (8), pp.1835-1841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4874,51 +4874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 135, pp.65-76. </w:t>
@@ -5141,51 +5141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (37), pp.6407-6412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5366,90 +5366,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalyzed Regioselective Alkoxylation via C-H Bond Activation in the Dihydrobenzo[c]acridine Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Damond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (4), pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5477,325 +5477,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superhydrophobic polypyrene films to prevent Staphylococcus aureus and Pseudomonas aeruginosa biofilm adhesion on surfaces: high efficiency deciphered by fluorescence microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Characterization of Droplet Adhesion: The Ejection Test Method (ETM) Applied to Surfaces with Various Hydrophobicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ramos Chagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Morán</w:t>
+                <w:t xml:space="preserve">Franck Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ramos-Chagas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Boudjemaa</w:t>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8PP00043C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (43), pp.8693-8700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b08037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978693v1</w:t>
+                <w:t xml:space="preserve">hal-03125927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Droplet Adhesion: The Ejection Test Method (ETM) Applied to Surfaces with Various Hydrophobicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Ramos Chagas</w:t>
+                <w:t xml:space="preserve">Superhydrophobic polypyrene films to prevent Staphylococcus aureus and Pseudomonas aeruginosa biofilm adhesion on surfaces: high efficiency deciphered by fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramos-Chagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hugelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Celestini</w:t>
+                <w:t xml:space="preserve">X. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raufaste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Prim</w:t>
+                <w:t xml:space="preserve">R. Boudjemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (43), pp.8693-8700. </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (8), pp.1023-1035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b08037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8PP00043C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125927v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6071,51 +6071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gil C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 181, pp.1206. </w:t>
@@ -6299,51 +6299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziridine- and Azetidine-Pd Catalytic Combinations. Synthesis and Evaluation of the Ligand Ring Size Impact on Suzuki-Miyaura Reaction Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6351,51 +6351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talia Bsaibess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (12), pp.27. </w:t>
@@ -6472,51 +6472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Medimagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6848,51 +6848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Conformational Choreography of Zinc Coordination Complexes with Standard and Novel Proton NMR Techniques Combined with DFT Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Herbert Pucheta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7016,51 +7016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bezzenine-Lafollee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemInform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (37), pp.no-no</w:t>
@@ -7141,51 +7141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bezzenine-Lafollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (27), pp.12029-12059. </w:t>
@@ -7249,64 +7249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7400,51 +7400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (6), pp.article 486. </w:t>
@@ -7521,51 +7521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Amigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Taffin de Givenchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7642,51 +7642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7788,51 +7788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Requet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7908,51 +7908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzannulated Cycloheptanones from Binaphthyl Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Sbargoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8054,77 +8054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binaphthyl platform as starting materials for the preparation of electron rich benzo[g,h,i]perylenes. Application to molecular architectures based on amino benzo[g,h,i]perylenes and carborane combinations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8201,77 +8201,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Heterocyclic Pyridylmethylamines: Synthesis, Complexation, Molecular Structure, and Application to Asymmetric Suzuki–Miyaura and Oxidative Coupling Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Dinut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Medimagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8468,77 +8468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chiral cyclooctatriene-based polycyclic architectures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8641,51 +8641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ben Rhomdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8748,51 +8748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regio-Defined Amino[5]Oxa- and Thiahelicenes: A Dramatic Impact of the Nature of the Heteroatom on the Helical Shape and Racemization Barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8882,51 +8882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal engineering of o-carboranyl alcohols: syntheses, crystal structures and thermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9028,51 +9028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">closo - o -Carboranylmethylamine−Pyridine Associations: Synthesis, Characterization, and First Complexation Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Giner Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9080,51 +9080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Teixidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (18), pp.4130-4134. </w:t>
@@ -9162,51 +9162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regio-defined amino[5]oxa- and thiahelicenes: A dramatic impact of the nature of the heteroatom on the helical shape and racemization barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9290,367 +9290,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Molecular Structure of Symmetrical 1,8‐Diarylnaphthalenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Molecular Structure of Symmetrical 1,8-Diarylnaphthalenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pieters</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Marrot</w:t>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (30), pp.5800-5806. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201000685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201000685⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429622v1</w:t>
+                <w:t xml:space="preserve">hal-02194717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Molecular Structure of Symmetrical 1,8-Diarylnaphthalenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Molecular Structure of Symmetrical 1,8‐Diarylnaphthalenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (30), pp.5800-5806. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201000685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201000685⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02194717v1</w:t>
+                <w:t xml:space="preserve">hal-04429622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Access to Aminobenzyl- o -carboranes as a New Class of Carborane Derivatives: Entry to Enantiopure Carborane-Amine Combinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Giner Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Teixidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9726,77 +9726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Effect of Carborane and Pyridine in the Reaction of Carboranyl Alcohols with Thionyl Chloride: Halogenation versus Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9872,77 +9872,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Heterocyclic Benzhydrylamines as NewN,N-Bidentate Ligands in Palladium Complexes: Synthesis, Characterization and Catalytic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (17), pp.2739-2745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9988,51 +9988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-Palladium Association in the Preparation of Indoles and One-Pot Synthesis of Bis(indolyl)methanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10147,77 +10147,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermolecular FeCl3-Catalyzed Hydroamination of Styrenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johny Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10280,51 +10280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis Acid-Catalyzed Direct Amination of Benzhydryl Alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10332,51 +10332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Georgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 348 (15), pp.2063-2067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10422,90 +10422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Homo- and Heterobiarylmethylamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Scarpacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006 (11), pp.1858-1862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10552,51 +10552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid-catalyzed asymmetric alpha-amination of carbonyls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thomassigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Greck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10647,51 +10647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRISPHAT Anion. An Efficient NMR Chiral Shift Counterion for Cationic Tricarbonyl Manganese Complexes with Planar Chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Giner Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10864,51 +10864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Morán Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darmanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European polymer federation congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lyon (FRANCE), France</w:t>
@@ -11075,90 +11075,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of naphtothiophene analogues using mass spectrometry, ion mobility and IRMPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la Fédération de Chimi-Physique de Paris-Saclay (CPPS) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Orsay, France</w:t>
@@ -11239,51 +11239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées de Chimie Organique - JCO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11334,51 +11334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Ben Abderrazak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Medimagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ben Romdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11481,51 +11481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Science and Engineering of Polymeric Materials (SEPM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Yasmine Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11550,77 +11550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de diarylméthylamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SyCOCAL IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Mézières-en-Brenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11690,51 +11690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les complexes de palladium en synthèse organique Initiation et guide pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Eds, pp.288, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11810,51 +11810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Marcia de Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Janine Cossy and Stellios Arseniyadis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Tools for the Synthesis of Complex Bioactive Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.70-111, 2012</w:t>
@@ -11967,51 +11967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.202300123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12070,51 +12070,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de matériaux organiques pour l'optique non linéaire : synthèse de 2,5-diaryl thiophènes, de thiéno3,2-b thiophènes et de leurs analogues sélénies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Paul Verlaine - Metz, 1994. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1994METZ058S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12231,51 +12231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBFD52B1"/>
+    <w:nsid w:val="42AEC357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12462,51 +12462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-prim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3363-8089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05942608X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29753346" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000033097540" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8345-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Zouaghi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momtez Jmai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Abdelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.70143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265516v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500378" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salihu Dihissu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202500249" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rcules Gidel Lucena de Sousa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fr&#233;d&#233;ric Gil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenes.23.00010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400380" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rolhion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202302763" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Azzouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Hassen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00816-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Bejaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di M'Rabet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2023.09.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi M&#8217;rabet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00783-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Berrin Cinar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Zouitini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Kandri Rodi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ouzidan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989020009895" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03854582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mussard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200524" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sathanikan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ceccone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ba&#241;uls-Ciscar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Kamal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764186v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-022-00452-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Haagsman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bougatef" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa&#226;d Sila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.4566" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Talbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Arfaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132926" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guimar&#227;es Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Sim&#245;es Teodoro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vin&#237;cius Alves Gurgel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12010092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001349" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153518" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03426450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Jorge Gon&#231;alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. A. Alves Gurgel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Catone Soares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Max Dias Ferreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.111939" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.202000031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8080981" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707855" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Gharsa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momtez Jma&#239;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151958" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Serajul Haque Faizi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ouazzani Chahdi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989020009573" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.130954" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Raimundi Pereira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megg Madonyk Cota Elias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Max Dias Ferreira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.04.129" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239217" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363527v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900067" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ramos Chagas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2018.12.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Filali Baba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Sert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hayani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mague" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.03.103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCMSDLR0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901244" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Meddeb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert Pucheta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119070" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8040139" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978693v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mor&#225;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramos-Chagas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hugelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boudjemaa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00043C" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125927v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b08037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.10.050" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Jorge Goncalves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gil C" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWV35RKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518965v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saadaoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanglar Corinne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Medimagh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2594" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bsaibess" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010027" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519089v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chatti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685551.2016.1239175" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01295446v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pauton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhui Gao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Riives" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00850" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290890v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b11586" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Herbert Pucheta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501114" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SWBRV07-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941224v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carlino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine-Lafollee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941227v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine-Lafoll&#233;e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00280j" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02973885v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Souibgui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Aloui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057926v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mghirbi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-014-0486-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04207G" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429684v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300233" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SXHZ8L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429688v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Requet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Letaieff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.101" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65Q25QPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797777v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sbargoud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bridoux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201370" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7PV4XXM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018301v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12099a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Dinut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200375s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555018v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dal Zotto Christophe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Zarate-Ruiz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virieux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.09.031" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9MN09ZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875479v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol201804h" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639329v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ben Abderrazak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Rhomdhane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.07.009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNZRBRXK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1000127" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194712v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Garc&#237;a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Farr&#224;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Teixidor" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vinas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00169d" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DB824994A4C7FF1F4AF6BD6AA7C43C804A89464/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194711v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vi&#241;as" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1006374" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310992v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R A Marque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429622v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Marrot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000685" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD4FP5ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194717v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194718v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901332" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HF47ZW8H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194719v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Planas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801672f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TVQ2DSKT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194721v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800154" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWKXW06X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180596v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Wehbe" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700831" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNWJ3KJT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165836v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700023" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1RBCHNC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194725v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Georgy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Campagne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200600236" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBS9G0VT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194726v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarpacci" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-942353" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087365v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomassigny" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123115v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rose" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010286w" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NKNH6JRH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429134v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335776v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389204v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070706v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967036v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Romdane" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967039v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913337v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165838v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747384v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Marcia de Figueiredo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418248v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300123" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776865v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994METZ058S" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-prim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3363-8089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05942608X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29753346" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000033097540" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8345-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Zouaghi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momtez Jmai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Abdelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.70143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265516v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500378" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salihu Dihissu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202500249" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rolhion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202302763" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rcules Gidel Lucena de Sousa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fr&#233;d&#233;ric Gil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenes.23.00010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400380" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Azzouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Hassen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00816-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Bejaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di M'Rabet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2023.09.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi M&#8217;rabet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00783-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Berrin Cinar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Zouitini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Kandri Rodi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ouzidan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989020009895" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03854582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mussard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200524" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sathanikan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ceccone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ba&#241;uls-Ciscar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Kamal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764186v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-022-00452-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Haagsman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bougatef" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa&#226;d Sila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.4566" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Talbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Arfaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132926" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guimar&#227;es Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Sim&#245;es Teodoro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vin&#237;cius Alves Gurgel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12010092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153518" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001349" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03426450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Jorge Gon&#231;alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. A. Alves Gurgel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Catone Soares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Max Dias Ferreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.111939" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.202000031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707855" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125924v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Gharsa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momtez Jma&#239;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151958" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915270v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8080981" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125926v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.130954" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Serajul Haque Faizi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ouazzani Chahdi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989020009573" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Raimundi Pereira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megg Madonyk Cota Elias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Max Dias Ferreira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.04.129" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239217" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363527v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900067" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ramos Chagas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2018.12.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Filali Baba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Sert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hayani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mague" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.03.103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCMSDLR0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901244" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Meddeb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert Pucheta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119070" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8040139" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125927v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b08037" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mor&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramos-Chagas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hugelier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boudjemaa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00043C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.10.050" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Jorge Goncalves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gil C" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWV35RKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518965v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saadaoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanglar Corinne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Medimagh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2594" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bsaibess" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010027" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519089v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chatti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685551.2016.1239175" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01295446v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pauton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhui Gao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Riives" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00850" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290890v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b11586" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Herbert Pucheta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501114" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SWBRV07-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941224v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carlino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine-Lafollee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941227v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine-Lafoll&#233;e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00280j" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02973885v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Souibgui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Aloui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057926v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mghirbi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-014-0486-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04207G" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429684v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300233" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SXHZ8L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429688v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Requet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Letaieff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.101" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65Q25QPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797777v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sbargoud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bridoux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201370" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7PV4XXM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018301v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12099a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Dinut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200375s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555018v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dal Zotto Christophe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Zarate-Ruiz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virieux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.09.031" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9MN09ZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875479v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol201804h" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639329v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ben Abderrazak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Rhomdhane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.07.009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNZRBRXK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1000127" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194712v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Garc&#237;a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Farr&#224;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Teixidor" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vinas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00169d" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DB824994A4C7FF1F4AF6BD6AA7C43C804A89464/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194711v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vi&#241;as" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1006374" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310992v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R A Marque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194717v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000685" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD4FP5ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429622v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Marrot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194718v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901332" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HF47ZW8H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194719v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Planas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801672f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TVQ2DSKT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194721v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800154" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWKXW06X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180596v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Wehbe" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700831" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNWJ3KJT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165836v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700023" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1RBCHNC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194725v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Georgy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Campagne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200600236" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBS9G0VT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194726v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarpacci" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-942353" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087365v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomassigny" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123115v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rose" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010286w" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NKNH6JRH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429134v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335776v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389204v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070706v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967036v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Romdane" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967039v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913337v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165838v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747384v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Marcia de Figueiredo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418248v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300123" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776865v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994METZ058S" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>