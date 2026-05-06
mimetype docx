--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -253,295 +253,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective 1,3‐Dipolar Cycloaddition in the Vinyl‐1,2,4‐Triazole Series: A Straightforward Approach to Bis‐Heterocycles</w:t>
+                <w:t xml:space="preserve">Anion-π Meets H-Bonding: Tuning Synergy Through the Flexibility to-Preorganization Transition in Anion Receptor Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Ouni</w:t>
+                <w:t xml:space="preserve">Olfa Zayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Oussama Zouaghi</w:t>
+                <w:t xml:space="preserve">Jun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momtez Jmai</w:t>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
+                <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gaucher</w:t>
+                <w:t xml:space="preserve">Manuel Barday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (19), pp.e202500378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jhet.70143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202500378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426989v1</w:t>
+                <w:t xml:space="preserve">hal-05265516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion-π Meets H-Bonding: Tuning Synergy Through the Flexibility to-Preorganization Transition in Anion Receptor Design</w:t>
+                <w:t xml:space="preserve">Regioselective 1,3‐Dipolar Cycloaddition in the Vinyl‐1,2,4‐Triazole Series: A Straightforward Approach to Bis‐Heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Zayene</w:t>
+                <w:t xml:space="preserve">Sarra Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Hu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mohamed Oussama Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momtez Jmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Barday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (19), pp.e202500378. </w:t>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202500378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jhet.70143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265516v1</w:t>
+                <w:t xml:space="preserve">hal-05426989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine Tuning of Surface Structures by Soft‐Template Electropolymerization</w:t>
               </w:r>
@@ -604,770 +604,770 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Méallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemNanoMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 11 (11), pp.e202500249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cnma.202500249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrafluoroterephthalonitrile as an anion‐π donor: theoretical evaluation and application to anion recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and application of a new chitosan derivative for adsorption of Cu(II) and oxyanions of Cr(VI) from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Rolhion</w:t>
+                <w:t xml:space="preserve">Hércules Gidel Lucena de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frédéric Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.202302763⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jenes.23.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396536v1</w:t>
+                <w:t xml:space="preserve">hal-04487020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and application of a new chitosan derivative for adsorption of Cu(II) and oxyanions of Cr(VI) from aqueous solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hércules Gidel Lucena de Sousa</w:t>
+                <w:t xml:space="preserve">Cooperative Anion‐π and C−H−Cl Interactions in Multifunctional Naphthalene‐Based Receptors for Chloride Recognition: Cage‐Size Modulation Through Substitution Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Zayene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Prim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
+                <w:t xml:space="preserve">Aurélie Damond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Frédéric Gil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Roc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jenes.23.00010⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202400380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202400380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487020v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Anion‐π and C−H−Cl Interactions in Multifunctional Naphthalene‐Based Receptors for Chloride Recognition: Cage‐Size Modulation Through Substitution Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tetrafluoroterephthalonitrile as an anion‐π donor: theoretical evaluation and application to anion recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Zayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Damond</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Roc</w:t>
+                <w:t xml:space="preserve">Laurie Rolhion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.e202400380. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.e202302763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202400380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.202302763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750470v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Phosphonic Acid to O–P Heterocycles Using MW: An Access to [5]-, [6]- and [8]-Membered Annelated Phosphinates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Plais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Azzouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gaucher</w:t>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Hassen</w:t>
+                <w:t xml:space="preserve">Jean‐yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Arfaoui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne A Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42250-023-00816-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334547v1</w:t>
+                <w:t xml:space="preserve">hal-03996319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Plais</w:t>
+                <w:t xml:space="preserve">From Phosphonic Acid to O–P Heterocycles Using MW: An Access to [5]-, [6]- and [8]-Membered Annelated Phosphinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Azzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clavier</w:t>
+                <w:t xml:space="preserve">Sabri Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐yves Salpin</w:t>
+                <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne A Gaucher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme C. Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42250-023-00816-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996319v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convenient synthesis of new phosphonomethyl-containing 4,5-dihydropyridazin-3(2H)-ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Bejaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi M'Rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1444,103 +1444,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, Synthesis and In silico Assessment of New Morpholine-Containing Compounds Against Human Legumain and Cholinesterase Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi M’rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1626,51 +1626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Kandri Rodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ouzidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 76 (8), pp.1361-1364. </w:t>
@@ -1702,472 +1702,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride Binding Modulated by Anion Receptors Bearing Tetrazine and Urea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bioinspired approach to fabricate fluorescent nanotubes with strong water adhesion by soft template electropolymerization and post-grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Gouarin</w:t>
+                <w:t xml:space="preserve">Ananya Sathanikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olfa Zayene</w:t>
+                <w:t xml:space="preserve">Giacomo Ceccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Mussard</w:t>
+                <w:t xml:space="preserve">Jorge Bañuls-Ciscar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaobo Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202200524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 606, Part 1, pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854582v1</w:t>
+                <w:t xml:space="preserve">hal-03553910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioinspired approach to fabricate fluorescent nanotubes with strong water adhesion by soft template electropolymerization and post-grafting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fadwa Kamal</w:t>
+                <w:t xml:space="preserve">On the Reactivity of N-Substituted Imidates Towards 1,4-Bisnucleophiles: An Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.08.013⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 5 (5), pp.1265-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-022-00452-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553910v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Reactivity of N-Substituted Imidates Towards 1,4-Bisnucleophiles: An Experimental and Theoretical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chloride Binding Modulated by Anion Receptors Bearing Tetrazine and Urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Plais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gouarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Ouni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Prim</w:t>
+                <w:t xml:space="preserve">Olfa Zayene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 5 (5), pp.1265-1273. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42250-022-00452-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202200524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764186v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeled TEMPO-Oxidized Mannan Differentiates Binding Profiles within the Collectin Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,90 +2244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of new phosphonated δ‐lactam and glutarimide derivatives as angiotensin converting enzyme inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Bejaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bougatef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaâd Sila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi M'Rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2512,130 +2512,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Reactivity of N-Substituted Imidates Towards 1,4-Bisnucleophiles: An Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42250-022-00452-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779918v1</w:t>
@@ -2685,64 +2685,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Simões Teodoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Vinícius Alves Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Zayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
@@ -2774,187 +2774,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Shape and Synthesis of Extended Fluorenones: Recent Advances and Upcoming Challenges</w:t>
+                <w:t xml:space="preserve">Unraveling the C−H Arylation of Benzo‐Fused Cycloalkanones: Combined Experimental and Computational Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202101032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202001349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476441v1</w:t>
+                <w:t xml:space="preserve">hal-03161541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the chemistry of 1,2,4-triazoles: Synthesis, reactivity and biological activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Azzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2999,347 +2999,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the C−H Arylation of Benzo‐Fused Cycloalkanones: Combined Experimental and Computational Evidence</w:t>
+                <w:t xml:space="preserve">On the Shape and Synthesis of Extended Fluorenones: Recent Advances and Upcoming Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202001349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202101032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161541v1</w:t>
+                <w:t xml:space="preserve">hal-03476441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche catalyse n°55 : La catalyse par piégeage d'anions : une catalyse bioinspirée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boufroura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gouarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Haldys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426450v1</w:t>
+                <w:t xml:space="preserve">hal-03159437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fiche catalyse n°55 : La catalyse par piégeage d'anions : une catalyse bioinspirée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03159437v1</w:t>
+                <w:t xml:space="preserve">hal-03426450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of pyridine-modified chitosan derivative for simultaneous adsorption of Cu(II) and oxyanions of Cr(VI) from aqueous solution</w:t>
               </w:r>
@@ -3453,940 +3453,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridylmethylamines a modular and underrated family of ligands in both metal- and organo-catalysis</w:t>
+                <w:t xml:space="preserve">N-Tosylcarboxamide in C-H Functionalization: More than a Simple Directing Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vjch.202000031⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr8080981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119317v1</w:t>
+                <w:t xml:space="preserve">hal-02915270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C-H Functionalization Strategies in the Naphthalene Series: Site Selections and Functional Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (18), pp.2600-2612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1707855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613704v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-H Functionalization Strategies in the Naphthalene Series: Site Selections and Functional Diversity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Versatile approach to densely substituted isoxazolines and pyrazolines: Focus on a quaternary carbon center as a constitutive feature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haythem Gharsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momtez Jmaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1707855⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (23), pp.151958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.151958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032315v1</w:t>
+                <w:t xml:space="preserve">hal-03125924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile approach to densely substituted isoxazolines and pyrazolines: Focus on a quaternary carbon center as a constitutive feature</w:t>
+                <w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Romain Plais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gouarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Haldys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.151958⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125924v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Tosylcarboxamide in C-H Functionalization: More than a Simple Directing Group</w:t>
+                <w:t xml:space="preserve">Pyridylmethylamines a modular and underrated family of ligands in both metal- and organo-catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Plais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (3), pp.404-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr8080981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/vjch.202000031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915270v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal arylations of 5-vinyl-1,2,4-triazoles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, crystal structure at 219 K and Hirshfeld surface analyses of 1,4,6-trimethylquinoxaline-2,3(1 H ,4 H )-dione monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Zouitini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Serajul Haque Faizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ouzidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ouazzani Chahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2020.130954⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (8), pp.1296-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2056989020009573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125926v1</w:t>
+                <w:t xml:space="preserve">hal-03119312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, crystal structure at 219 K and Hirshfeld surface analyses of 1,4,6-trimethylquinoxaline-2,3(1 H ,4 H )-dione monohydrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orthogonal arylations of 5-vinyl-1,2,4-triazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Azzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 76 (8), pp.1296-1301. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (8), pp.130954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2056989020009573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2020.130954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119312v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t>
@@ -4571,90 +4571,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescein derivatives as fluorescent probes for ph monitoring along recent biological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (23), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4686,291 +4686,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-Selective Arylation of Naphthalenes: a Key Entry towards Extended Fluorenones and Phenanthridinones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superhydrophobic and fluorescent properties of fluorinated polypyrene surfaces using various polar linkers prepared via electropolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gigant</w:t>
+                <w:t xml:space="preserve">Gabriela Ramos Chagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Joseph</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Gabriela Morán Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900067⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363527v1</w:t>
+                <w:t xml:space="preserve">hal-03125930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superhydrophobic and fluorescent properties of fluorinated polypyrene surfaces using various polar linkers prepared via electropolymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Ramos Chagas</w:t>
+                <w:t xml:space="preserve">Site-Selective Arylation of Naphthalenes: a Key Entry towards Extended Fluorenones and Phenanthridinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Morán Cruz</w:t>
+                <w:t xml:space="preserve">Nicolas Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Delphine Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 135, pp.65-76. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (8), pp.1835-1841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2018.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125930v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, crystal structure, spectroscopic characterization, Hirshfeld surface analysis, molecular docking studies and DFT calculations, and antioxidant activity of 2-oxo-1,2-dihydroquinoline-4-carboxylate derivatives</w:t>
               </w:r>
@@ -5115,77 +5115,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhodium-Catalyzed C-H Activation of Naphthamides for the Syntheiss of Substituted 3 H -Benzo[ e ]isoindolin-3-ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (37), pp.6407-6412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5258,51 +5258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maissa Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Enrique Herbert Pucheta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5347,481 +5347,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Regioselective Alkoxylation via C-H Bond Activation in the Dihydrobenzo[c]acridine Series</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Superhydrophobic polypyrene films to prevent Staphylococcus aureus and Pseudomonas aeruginosa biofilm adhesion on surfaces: high efficiency deciphered by fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramos-Chagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hugelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boudjemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal8040139⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (8), pp.1023-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8PP00043C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119329v1</w:t>
+                <w:t xml:space="preserve">hal-01978693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization of Droplet Adhesion: The Ejection Test Method (ETM) Applied to Surfaces with Various Hydrophobicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ramos Chagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (43), pp.8693-8700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b08037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superhydrophobic polypyrene films to prevent Staphylococcus aureus and Pseudomonas aeruginosa biofilm adhesion on surfaces: high efficiency deciphered by fluorescence microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium-Catalyzed Regioselective Alkoxylation via C-H Bond Activation in the Dihydrobenzo[c]acridine Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Damond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (8), pp.1023-1035. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8PP00043C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal8040139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978693v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5885,90 +5885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From imidates to vinyl-1,2,4-triazoles: Synthesis, mechanistic aspects and first issues of their reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Azzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6032,90 +6032,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterisation and application of pyridine-modified chitosan derivatives for the first non-racemic Cu-catalysed Henry reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Jorge Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gil C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 181, pp.1206. </w:t>
@@ -6159,364 +6159,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biosourced chiral molecularly imprinted polymer: Synthesis, characterization, and evaluation of the recognition capacity of methyltestosterone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aziridine- and Azetidine-Pd Catalytic Combinations. Synthesis and Evaluation of the Ligand Ring Size Impact on Suzuki-Miyaura Reaction Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boufroura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Saadaoui</w:t>
+                <w:t xml:space="preserve">Talia Bsaibess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanglar Corinne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Baudot</w:t>
+                <w:t xml:space="preserve">Serge Perato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmr.2594⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (12), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal7010027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518965v1</w:t>
+                <w:t xml:space="preserve">hal-02194700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziridine- and Azetidine-Pd Catalytic Combinations. Synthesis and Evaluation of the Ligand Ring Size Impact on Suzuki-Miyaura Reaction Issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Large</w:t>
+                <w:t xml:space="preserve">New biosourced chiral molecularly imprinted polymer: Synthesis, characterization, and evaluation of the recognition capacity of methyltestosterone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanglar Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Medimagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talia Bsaibess</w:t>
+                <w:t xml:space="preserve">Anne Bonhommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Perato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Terrasson</w:t>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (12), pp.27. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.e2594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal7010027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmr.2594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194700v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New biosourced AA and AB monomers from 1,4:3,6-dianhydrohexitols, Isosorbide, Isomannide, and Isoidide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Medimagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6561,338 +6561,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of new circularly polarized thermally activated delayed fluorescence emitters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrodeposition of polypyrenes with tunable hydrophobicity, water adhesion and fluorescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ramos Chagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Feuillastre</w:t>
+                <w:t xml:space="preserve">Xiao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Pauton</w:t>
+                <w:t xml:space="preserve">Thierry Darmanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longhui Gao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrian J. Riives</w:t>
+                <w:t xml:space="preserve">Karine K. Steenkeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b00850⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.7077-7087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b11586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01295446v1</w:t>
+                <w:t xml:space="preserve">hal-01290890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of polypyrenes with tunable hydrophobicity, water adhesion and fluorescence properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Ramos Chagas</w:t>
+                <w:t xml:space="preserve">Design and synthesis of new circularly polarized thermally activated delayed fluorescence emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Feuillastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Xie</w:t>
+                <w:t xml:space="preserve">Longhui Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Darmanin</w:t>
+                <w:t xml:space="preserve">Alaric Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine K. Steenkeste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gaucher</w:t>
+                <w:t xml:space="preserve">Adrian J. Riives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120, pp.7077-7087. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138, pp.3990-3993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b11586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b00850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290890v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01295446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Conformational Choreography of Zinc Coordination Complexes with Standard and Novel Proton NMR Techniques Combined with DFT Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Herbert Pucheta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7016,51 +7016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bezzenine-Lafollee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemInform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (37), pp.no-no</w:t>
@@ -7141,51 +7141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bezzenine-Lafollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (27), pp.12029-12059. </w:t>
@@ -7236,77 +7236,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New series of acridines and phenanthrolines: synthesis and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7348,103 +7348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New biosourced alternated poly(ether)Ester-Amides (PeEA): synthesis and combined NMR/MALDI ToF MS characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Medimagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (6), pp.article 486. </w:t>
@@ -7521,64 +7521,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Amigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Taffin de Givenchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.12034-12036. </w:t>
@@ -7610,388 +7610,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Strategy Towards Thienyl‐, Oxazolyl‐ and Pyridyl‐Fused Fluorenones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of partially hydrogenated oxa[5] and oxa[6]helicenes from β-chlorovinylaldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Requet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Letaieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201300233⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (35), pp.4721-4725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429684v1</w:t>
+                <w:t xml:space="preserve">hal-04429688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of partially hydrogenated oxa[5] and oxa[6]helicenes from β-chlorovinylaldehydes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Flexible Strategy Towards Thienyl‐, Oxazolyl‐ and Pyridyl‐Fused Fluorenones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Ferhi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Letaieff</w:t>
+                <w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (35), pp.4721-4725. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (21), pp.4515-4522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201300233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429688v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzannulated Cycloheptanones from Binaphthyl Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Sbargoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8054,77 +8054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binaphthyl platform as starting materials for the preparation of electron rich benzo[g,h,i]perylenes. Application to molecular architectures based on amino benzo[g,h,i]perylenes and carborane combinations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8201,90 +8201,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Heterocyclic Pyridylmethylamines: Synthesis, Complexation, Molecular Structure, and Application to Asymmetric Suzuki–Miyaura and Oxidative Coupling Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Dinut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Medimagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (15), pp.4074-4086. </w:t>
@@ -8468,77 +8468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chiral cyclooctatriene-based polycyclic architectures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8641,51 +8641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ben Rhomdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8748,64 +8748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regio-Defined Amino[5]Oxa- and Thiahelicenes: A Dramatic Impact of the Nature of the Heteroatom on the Helical Shape and Racemization Barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8876,350 +8876,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal engineering of o-carboranyl alcohols: syntheses, crystal structures and thermal properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">closo - o -Carboranylmethylamine−Pyridine Associations: Synthesis, Characterization, and First Complexation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Giner Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda García</w:t>
+                <w:t xml:space="preserve">Clara Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pau Farràs</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francesc Teixidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Vinas</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0ce00169d⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (18), pp.4130-4134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om1006374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194712v1</w:t>
+                <w:t xml:space="preserve">hal-02194711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">closo - o -Carboranylmethylamine−Pyridine Associations: Synthesis, Characterization, and First Complexation Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Crystal engineering of o-carboranyl alcohols: syntheses, crystal structures and thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Farràs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Teixidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Prim</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (12), pp.4109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0ce00169d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om1006374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02194711v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regio-defined amino[5]oxa- and thiahelicenes: A dramatic impact of the nature of the heteroatom on the helical shape and racemization barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain R A Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9290,393 +9290,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Molecular Structure of Symmetrical 1,8-Diarylnaphthalenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Molecular Structure of Symmetrical 1,8‐Diarylnaphthalenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (30), pp.5800-5806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201000685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194717v1</w:t>
+                <w:t xml:space="preserve">hal-04429622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Molecular Structure of Symmetrical 1,8‐Diarylnaphthalenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Molecular Structure of Symmetrical 1,8-Diarylnaphthalenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Marrot</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (30), pp.5800-5806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201000685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429622v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Access to Aminobenzyl- o -carboranes as a New Class of Carborane Derivatives: Entry to Enantiopure Carborane-Amine Combinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Giner Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Teixidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (44), pp.12030-12042. </w:t>
@@ -9726,103 +9726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Effect of Carborane and Pyridine in the Reaction of Carboranyl Alcohols with Thionyl Chloride: Halogenation versus Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Teixidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (22), pp.9140-9143. </w:t>
@@ -9872,77 +9872,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Heterocyclic Benzhydrylamines as NewN,N-Bidentate Ligands in Palladium Complexes: Synthesis, Characterization and Catalytic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (17), pp.2739-2745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9982,349 +9982,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-Palladium Association in the Preparation of Indoles and One-Pot Synthesis of Bis(indolyl)methanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Intermolecular FeCl3-Catalyzed Hydroamination of Styrenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Gaucher</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johny Wehbe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 2007 (32), pp.5332-5335. </w:t>
+              <w:t xml:space="preserve">, 2007, 16, pp.2601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200700831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200700023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180596v1</w:t>
+                <w:t xml:space="preserve">hal-00165836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular FeCl3-Catalyzed Hydroamination of Styrenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron-Palladium Association in the Preparation of Indoles and One-Pot Synthesis of Bis(indolyl)methanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Terrasson</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johny Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johny Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 16, pp.2601. </w:t>
+              <w:t xml:space="preserve">, 2007, 2007 (32), pp.5332-5335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200700023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200700831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165836v1</w:t>
+                <w:t xml:space="preserve">hal-00180596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis Acid-Catalyzed Direct Amination of Benzhydryl Alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10332,51 +10332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Georgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 348 (15), pp.2063-2067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10422,90 +10422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Homo- and Heterobiarylmethylamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Scarpacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006 (11), pp.1858-1862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10552,51 +10552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid-catalyzed asymmetric alpha-amination of carbonyls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thomassigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Greck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10647,51 +10647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRISPHAT Anion. An Efficient NMR Chiral Shift Counterion for Cationic Tricarbonyl Manganese Complexes with Planar Chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Giner Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10812,103 +10812,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposited polypyrenes films: wettability, fluorescence, pH-responsivity anti-bacterial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ramos Chagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Morán Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darmanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European polymer federation congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lyon (FRANCE), France</w:t>
@@ -10937,103 +10937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling surface wettability and fluorescence properties of conducting polypyrenes containing different chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ramos Chagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darmanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Steenkeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th EuCheMS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Seville, Spain</w:t>
@@ -11075,90 +11075,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of naphtothiophene analogues using mass spectrometry, ion mobility and IRMPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la Fédération de Chimi-Physique de Paris-Saclay (CPPS) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Orsay, France</w:t>
@@ -11181,351 +11181,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new biosourced monomers form 1,4:3,6 dianhydrohexitols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">New bio-based vinyl monomers from dianhydrohexitol isomers and/or furan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ben Abderrazak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Medimagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marque</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ben Romdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Chatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées de Chimie Organique - JCO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International conference on Science and Engineering of Polymeric Materials (SEPM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Yasmine Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070706v1</w:t>
+                <w:t xml:space="preserve">hal-00967036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New bio-based vinyl monomers from dianhydrohexitol isomers and/or furan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Synthesis of new biosourced monomers form 1,4:3,6 dianhydrohexitols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Medimagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saber Chatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Science and Engineering of Polymeric Materials (SEPM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Yasmine Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">6èmes Journées de Chimie Organique - JCO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967036v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New biosourced AA and AB monomers from 1,4:3,6 dianhydrohexitols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Medimagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Science and Engineering of Polymeric Materials (SEPM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Yasmine Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11550,77 +11550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de diarylméthylamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SyCOCAL IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Mézières-en-Brenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11690,51 +11690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les complexes de palladium en synthèse organique Initiation et guide pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Eds, pp.288, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11810,51 +11810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Marcia de Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Janine Cossy and Stellios Arseniyadis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Tools for the Synthesis of Complex Bioactive Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.70-111, 2012</w:t>
@@ -11915,103 +11915,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front Cover: Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding (Eur. J. Org. Chem. 9/2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.202300123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12070,51 +12070,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de matériaux organiques pour l'optique non linéaire : synthèse de 2,5-diaryl thiophènes, de thiéno3,2-b thiophènes et de leurs analogues sélénies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Paul Verlaine - Metz, 1994. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1994METZ058S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12231,51 +12231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42AEC357"/>
+    <w:nsid w:val="D6EB830F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12462,51 +12462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-prim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3363-8089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05942608X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29753346" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000033097540" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8345-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Zouaghi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momtez Jmai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Abdelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.70143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265516v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500378" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salihu Dihissu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202500249" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rolhion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202302763" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rcules Gidel Lucena de Sousa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fr&#233;d&#233;ric Gil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenes.23.00010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400380" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Azzouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Hassen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00816-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Bejaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di M'Rabet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2023.09.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi M&#8217;rabet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00783-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Berrin Cinar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Zouitini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Kandri Rodi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ouzidan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989020009895" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03854582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mussard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200524" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sathanikan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ceccone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ba&#241;uls-Ciscar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Kamal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764186v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-022-00452-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Haagsman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bougatef" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa&#226;d Sila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.4566" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Talbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Arfaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132926" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guimar&#227;es Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Sim&#245;es Teodoro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vin&#237;cius Alves Gurgel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12010092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153518" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001349" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03426450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Jorge Gon&#231;alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. A. Alves Gurgel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Catone Soares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Max Dias Ferreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.111939" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.202000031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707855" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125924v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Gharsa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momtez Jma&#239;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151958" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915270v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8080981" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125926v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.130954" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Serajul Haque Faizi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ouazzani Chahdi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989020009573" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Raimundi Pereira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megg Madonyk Cota Elias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Max Dias Ferreira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.04.129" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239217" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363527v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900067" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ramos Chagas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2018.12.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Filali Baba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Sert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hayani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mague" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.03.103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCMSDLR0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901244" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Meddeb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert Pucheta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119070" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8040139" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125927v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b08037" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mor&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramos-Chagas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hugelier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boudjemaa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00043C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.10.050" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Jorge Goncalves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gil C" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWV35RKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518965v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saadaoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanglar Corinne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Medimagh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2594" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bsaibess" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010027" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519089v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chatti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685551.2016.1239175" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01295446v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pauton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhui Gao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Riives" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00850" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290890v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b11586" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Herbert Pucheta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501114" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SWBRV07-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941224v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carlino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine-Lafollee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941227v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine-Lafoll&#233;e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00280j" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02973885v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Souibgui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Aloui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057926v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mghirbi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-014-0486-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04207G" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429684v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300233" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SXHZ8L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429688v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Requet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Letaieff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.101" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65Q25QPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797777v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sbargoud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bridoux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201370" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7PV4XXM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018301v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12099a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Dinut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200375s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555018v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dal Zotto Christophe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Zarate-Ruiz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virieux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.09.031" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9MN09ZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875479v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol201804h" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639329v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ben Abderrazak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Rhomdhane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.07.009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNZRBRXK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1000127" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194712v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Garc&#237;a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Farr&#224;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Teixidor" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vinas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00169d" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DB824994A4C7FF1F4AF6BD6AA7C43C804A89464/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194711v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vi&#241;as" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1006374" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310992v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R A Marque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194717v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000685" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD4FP5ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429622v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Marrot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194718v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901332" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HF47ZW8H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194719v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Planas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801672f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TVQ2DSKT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194721v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800154" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWKXW06X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180596v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Wehbe" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700831" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNWJ3KJT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165836v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700023" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1RBCHNC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194725v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Georgy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Campagne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200600236" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBS9G0VT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194726v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarpacci" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-942353" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087365v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomassigny" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123115v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rose" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010286w" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NKNH6JRH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429134v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335776v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389204v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070706v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967036v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Romdane" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967039v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913337v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165838v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747384v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Marcia de Figueiredo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418248v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300123" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776865v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994METZ058S" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-prim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3363-8089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05942608X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29753346" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000033097540" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8345-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500378" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Zouaghi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momtez Jmai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Abdelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.70143" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salihu Dihissu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202500249" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rcules Gidel Lucena de Sousa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fr&#233;d&#233;ric Gil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenes.23.00010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400380" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rolhion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202302763" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334547v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Azzouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Hassen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00816-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Bejaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di M'Rabet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2023.09.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi M&#8217;rabet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00783-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Berrin Cinar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Zouitini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Kandri Rodi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ouzidan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989020009895" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sathanikan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ceccone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ba&#241;uls-Ciscar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Kamal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-022-00452-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03854582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mussard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Haagsman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bougatef" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa&#226;d Sila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.4566" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Talbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Arfaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132926" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guimar&#227;es Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Sim&#245;es Teodoro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vin&#237;cius Alves Gurgel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12010092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001349" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153518" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03426450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Jorge Gon&#231;alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. A. Alves Gurgel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Catone Soares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Max Dias Ferreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.111939" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8080981" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032315v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707855" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Gharsa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momtez Jma&#239;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151958" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.202000031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Serajul Haque Faizi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ouazzani Chahdi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989020009573" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.130954" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Raimundi Pereira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megg Madonyk Cota Elias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Max Dias Ferreira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.04.129" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239217" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ramos Chagas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2018.12.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900067" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Filali Baba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Sert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hayani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mague" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.03.103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCMSDLR0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901244" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Meddeb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert Pucheta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119070" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978693v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mor&#225;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramos-Chagas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hugelier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boudjemaa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00043C" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b08037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119329v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8040139" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.10.050" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Jorge Goncalves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gil C" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWV35RKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194700v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bsaibess" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518965v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saadaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanglar Corinne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Medimagh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2594" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519089v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chatti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685551.2016.1239175" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b11586" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01295446v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pauton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhui Gao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Riives" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00850" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Herbert Pucheta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501114" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SWBRV07-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941224v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carlino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine-Lafollee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941227v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine-Lafoll&#233;e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00280j" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02973885v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Souibgui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Aloui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057926v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mghirbi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-014-0486-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04207G" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Requet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Letaieff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65Q25QPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429684v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300233" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SXHZ8L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797777v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sbargoud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bridoux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201370" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7PV4XXM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018301v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12099a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Dinut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200375s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555018v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dal Zotto Christophe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Zarate-Ruiz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virieux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.09.031" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9MN09ZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875479v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol201804h" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639329v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ben Abderrazak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Rhomdhane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.07.009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNZRBRXK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1000127" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194711v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vi&#241;as" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Teixidor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1006374" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194712v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Garc&#237;a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Farr&#224;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vinas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00169d" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DB824994A4C7FF1F4AF6BD6AA7C43C804A89464/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310992v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R A Marque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429622v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Marrot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000685" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD4FP5ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194717v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194718v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901332" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HF47ZW8H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194719v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Planas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801672f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TVQ2DSKT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194721v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800154" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWKXW06X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165836v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Wehbe" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1RBCHNC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180596v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700831" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNWJ3KJT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194725v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Georgy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Campagne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200600236" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBS9G0VT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194726v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarpacci" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-942353" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087365v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomassigny" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123115v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rose" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010286w" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NKNH6JRH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429134v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335776v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389204v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967036v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Romdane" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070706v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967039v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913337v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165838v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747384v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Marcia de Figueiredo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418248v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300123" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776865v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994METZ058S" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>