--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Quémener </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9522-3781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">102052131</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/V-8840-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion and Water Transports in Double Gyroid Nanochannels Formed by Block Copolymer Anion Exchange Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ponsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sambhav Vishwakarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (4), pp.126. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries11040126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Thermo-Responsive and Salt-Adaptive Ultrafiltration Membranes Functionalized with PNIPAM-co-PDMAC Copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauran Mama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Woisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (6), pp.164. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes15060164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of new hydrogen peroxide activators in water and comparison of their active species toward contaminants of emerging concern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Farinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Rebilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.9301. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-59381-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalizing Inert Materials: Grafting Self‐Oscillating, Stimuli‐Responsive Organometallic Polymers for Pulsating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin‐benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Sénéchal‐david</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (33), pp.2300346. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202300346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoporous Double-Gyroid Structure from ABC Triblock Terpolymer Thick Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermida-Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/9598572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Square arrays of vertically aligned nanoporous cylinders from a linear ABC triblock terpolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mumtaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermida-Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20230088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Stimuli-Responsive Perforated Lamellar Structure Formed by Linear ABC Triblock Terpolymer Monoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Krusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermida-Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Solvent-Annealed Triblock Terpolymer Thick Films Topped by a Hexagonal Perforated Lamellar Nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Krusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.2100585. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.202100585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-oscillating polymer membranes with chemically fueled pore size oscillation mediated by pH-responsive polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.120742. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.MEMSCI.2022.120742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oedometric-like setup for the study of water transport in porous media by quasi-elastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Wolanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (2), pp.024106. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0030297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Copolymer-Based Magnetic Mixed Matrix Membranes—Effect of Magnetic Field on Protein Permeation and Membrane Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fernández-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.105. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11020105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Oscillating Membranes with Polymer Interface Synchronized with Chemical Oscillator to Reproduce Lifelike Pulsatile Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.998-1005. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Fibrous Networks from Co-Assembly of Amphiphilic Peptide and Polyelectrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.3983. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/POLYM13223983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous amphiphilic polymer synthesis and membrane functionalization for oil/water separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-An Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irish Valerie Maggay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Belle Marie Yap Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiang-Yu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 604, pp.118069. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Block Copolymer Brush by RAFT and Click Chemistry and Its Self-Assembly as a Thin Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajeeth Thankappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (20), pp.4774. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25204774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite membranes from nano-particles prepared by polymerization induced self-assembly and their biocidal activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barreto Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251, pp.117375. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2020.117375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Magnetic Nanoparticles on PISA Preparation of Poly(Methacrylic Acid)- b -Poly(Methylmethacrylate) Nano-Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chidubem Egbosimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghong Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranil Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fernandez-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.1800333. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201800333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial polylysine decorated nano-structures prepared through polymerization induced self-assembly (PISA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.336-344. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8PY01351A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of PVDF Ultrafiltration Membrane with Zwitterionic Block Copolymer Micelles as a Selective Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajeeth Thankappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.93. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes9080093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-porous structures via self-assembly of amphiphilic triblock copolymers: influence of solvent and molecular weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lai Kee Him</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.193-202. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7py01853c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block copolymer based novel magnetic mixed matrix membranes-magnetic modulation of water permeation by irreversible structural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fernandez-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 551, pp.273 - 282. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2018.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negatively Charged Porous Thin Film from ABA Triblock Copolymer Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.733. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym10070733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane preparation by sequential spray deposition of polymer PISA nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henitsoa Andriambololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 548, pp.42 - 49. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-structured magneto-responsive membranes from block copolymers and iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fernandez-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.605 - 614. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6py01870j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translocation across a self-healing block copolymer membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang N. T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (38), pp.6689 - 6693. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7sm01284e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite Membranes with Magnesium, Titanium, Iron and Silver Nanoparticles - A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22079/jmsr.2017.23779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of PS-PNaSS-PS triblock copolymers from solution to the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (21), pp.3357-3363. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7py00531h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zwitterionic-Shielded Carrier with pH-Modulated Reversible Self-Assembly for Gene Transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuju Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmuel L. Tayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Han Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akon Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (8), pp.1914 - 1926. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Mixed Matrix Membranes from Supramolecular Assembly of Block Copolymer Nanoparticles and Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fernandez-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (20), pp.7908 - 7916. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Bioadhesive Coating Based on Easy to Make Pseudozwitterionic RAFT Block Copolymers for Blood-Contacting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Cheng Yeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.57 - 62. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.201500185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of novel porous membrane from biobased water-soluble polymer (hydroxypropylcellulose)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hanafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 526, pp.212 - 220. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01424879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous membranes from acid decorated block copolymer nano-objects via RAFT alcoholic dispersion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fernandez-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (10), pp.1899 - 1906. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5py01888a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First multi-reactive dextran-based inisurf for atom transfer radical polymerization in miniemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maria Forero Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rodriguez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF-mixed matrix membranes: Precise dispersion of MOF particles with better compatibility via a particle fusion approach for enhanced gas separation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitty Nijmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Vankelecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 492, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positively charged and bipolar layered poly(ether imide) nanofiltration membranes for water softening applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdelkafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1899-1910. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02508-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuli responsive nanostructured porous network from triblock copolymer self-assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (11), pp.2023 - 2028. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4py01692k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Stimuli responsive nanostructured porous network from triblock copolymer self-assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (25), pp.4698 - 4698. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5py90091c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of aluminosilicate waste: Impact onto geopolymer formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1707-1713. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02492-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous materials: a multidisciplinary scientific and technological domain with a bright future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (7), pp.701. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration membranes from self-assembled block copolymers – a review on recent progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1883 - 1897. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02507-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemocompatibility of Polyampholyte Copolymers with Well-Defined Charge Bias in Human Blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akon Higuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (22), pp.6489 - 6496. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la5015779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greener method to prepare porous polymer membranes by combining thermally induced phase separation and crosslinking of poly(vinyl alcohol) in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. M’barki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hanafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 458, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2013.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Greener Way to Modify Polysulfone: Solvent-Free Grafting of Maleic Anhydride in the Presence of Dicumyl Peroxide Initiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athjima Homjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watchanida Chinpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratana Jiraratananon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1), pp.316 - 319. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/asl.2013.4689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore size tailoring of poly(ether imide) membrane from UF to NF range by chemical post-treatment using aminated oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watchanida Chinpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 436, pp.36 - 46. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2013.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible 2D/3D Coatings from Zipper-Assembly of Block Copolymer Micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Elena Raschip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (27), pp.3739 - 3744. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201300631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie d'élaboration de membranes autoréparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, base documentaire : TIB503DUO. (ref. article : in160), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-in160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Dynamic Polymeric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (1-2), pp.53 - 60. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijch.201200089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Hydrophilic and Cationic Poly (Etherimide) Membranes with Controlled Pore Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.1308-1309. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic assembly of block-copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in current chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/128_2011_258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Schizophrenic” Hemocompatible Copolymers via Switchable Thermoresponsive Transition of Nonionic/Zwitterionic Block Self-Assembly in Human Blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ju Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (9), pp.2849 - 2858. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm3008764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic mesostructured organosilica-based thin films with tunable mesopore ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Grunenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 150, pp.64 - 75. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Interactive Membranes with Pressure-Driven Tunable Porosity and Self-Healing Ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (29), pp.7166--7170. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201201686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Standing Nanomaterials from Block Copolymer Self-Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bonniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang N. T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (11), pp.5060--5065. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma100809v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of poly(etherimide) based ultrafiltration membrane with low fouling property by surface modification with poly(ethylene glycol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watchanida Chinpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratana Jiraratananon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 365 (1-2), pp.89 - 97. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2010.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the preparation of poly(vinylidene fluoride) membranes by vapor-induced phase separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Ling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da-Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 361 (1-2), pp.154 - 166. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2010.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface grafting control of PEGylated poly(vinylidene fluoride) antifouling membrane via surface-initiated radical graft copolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 345 (1-2), pp.160-169. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graft block copolymers of propargyl methacrylate and vinyl acetate via a combination of RAFT/MADIX and click chemistry: Reaction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (1), pp.155-173. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.22367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to cyclic polystyrenes via a combination of reversible addition fragmentation chain transfer (RAFT) polymerization and click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (9), pp.2274-2281. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2008.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAFT Chemistry and Huisgen 1,3-Dipolar Cycloaddition: A Route to Block Copolymers of Vinyl Acetate and 6-O-Methacryloyl Mannose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (6), pp.405. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CH07089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-enzymatic Synthesis and RAFT Polymerization of 6-O-Methacryloyl Mannose: A Suitable Glycopolymer for Binding to the Tetrameric Lectin Concanavalin A?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 255 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200750909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAFT and click chemistry: A versatile approach to well-defined block copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48, pp.5051-5053. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B611224B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polymer particles by tandem ring-opening metathesis and atom transfer radical polymerizations in aqueous miniemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Héroguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (17), pp.5589-5591. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma061118o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of PEO-based ruthenium carbene for aqueous metathesis polymerization. Synthesis by the &amp;quot;macromonomer method&amp;quot; and application in the miniemulsion metathesis polymerization of norbornene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Héroguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (9), pp.2784-2793. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.21370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and use of macromonomers as steric stabilizers for the synthesis of novel functional particles in dispersed media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cloutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cramail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gibanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (10), pp.1146-1154. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.1930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of acid-sensitive latices by ring-opening metathesis polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Héroguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (1), pp.217-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of latex particles by ring-opening metathesis polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Héroguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (4), pp.1067-1075. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2004.11.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latex particles by miniemulsion ring-opening metathesis polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Héroguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (19), pp.7977-7982. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma051027b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of 2-vinylpyridine for the design of anion exchange membranes by plasma polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Badaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Achille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème réunion plénière de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the development of self-oscillating chemically fuelled membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMEMBRANE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECO FRIENDLY FILTRATION: POLYIMIDE MEMBRANE WITH BIO-BASED POLYAMIC ACID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauran Mama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées d’études des Polymères (JEPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of autonomous dynamic membranes using self-oscillating copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Membranes and Membrane Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Filtration Enabled by Autonomous pH-Sensitive Polymer Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polymeric membrane using water as solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Wo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Membranes and Membrane Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane with chemical induced self-oscillating flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Polymer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane with chemical induced self-oscillating flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a membrane self-oscillating? Upgrade of commercial UF membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e colloque national du Groupe Français d’études et d’applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-like pulsatile membranes designed from self-oscillating polymer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-oscillating polymer interfaces to design life-like pulsatile membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Woisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC MACRO2020+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles interfaces polymères auto-oscillantes pour la conception de membranes de filtration dotées d’un flux pulsatile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Woisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème journées du GFP- Section Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Ales, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une membrane verte sans solvant organique via un procédé original de séparation de phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Wo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new process for preparing polymeric membranes without the use of organic solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King Wo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Preparation by Sequential Spray Deposition of Polymer PISA Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henitsoa Andriambololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYMERIC MEMBRANES FROM WATER SOLUBLE POLYMER FOR TREATMENT OF PRODUCED WATER ON OFFSHORE PLATFORM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des précurseurs de polymères aux carbonitrures de silicium modifiés à façon, vers des fibres céramiques fonctionnalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la division de chimie du solide de la SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magneto-responsive membranes from self-assembly of block copolymers and iron oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fernández-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Membranes and Membrane Processes - ICOM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of membrane filtration performances by using hydrophilic polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chinpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-J. Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Membrane Society 1st International Congress - AMSIC-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sfax, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes nanostructurées préparées à partir d'auto-assemblages de copolymères à blocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs - JNOEJC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block copolymer vesicle assembly and bursting into well-ordered nanoporous thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dieudonné-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europolymer Conferences - EUPOC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Gargnano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective bursting of self-assembled ABA triblock copolymer vesicles: a new bioinspired route to isoporous polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dieudonné-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Bioinspired and Biobased Chemistry & Materials - N.I.C.E. 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymeric membranes for treatment of produced water on offshore plateform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King Wo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hanafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Green Process Engineering - GPE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mont-Tremblant, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to develop the mixed matrix membranes through block copolymer self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Membranes by Nano-organized Triblock Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of mixed matrix membranes through block copolymer self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on membrane based separations - MEMSEP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vadodara, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Smart Membranes from Block Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block copolymer micelle assembly: translocation mode across self-healing filtration membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Membrane and Membrane Processes - ICOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes auto-réparantes à base de micelles de copolymères à blocs : filtration dynamique et stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered zwitterionic anti-fouling coating for membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ju Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Bioinspired and Biobased Chemistry & Materials - N.I.C.E. 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane technology applied to the up-grading of protein hydrolysates from food and agriculture wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Integrated Management of Environment - ICIME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de membranes fonctionnelles chargées positivement à taille de pore contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translocation across Self-healing block copolymer micelle assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Bioinspired and Biobased Chemistry & Materials - N.I.C.E. 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Smart Membranes using Supramolecular Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Bioinspired and Biobased Chemistry & Materials - N.I.C.E. 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of novel free organic solvent membranes – formation mechanisms and filtration performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hanafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. M’barki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pochat-Bohatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Membrane and Membrane Processes - ICOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of block copolymer self-assemblies - Toward novel membrane architectures and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barboiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Ceramics Nanotune Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positively-charged nanofiltration and ultrafiltration membranes for selective separation of amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Membrane and Membrane Processes - ICOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block copolymer micellization and their interaction to prepare filtration membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Bioinspired and Biobased Chemistry & Materials - N.I.C.E. 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic 2D/3D membranes from self-assembly of block-copolymer micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex CheMISyst summer school 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Martin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Superhydrophobic PVDF Coating for Membrane Filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da-Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juin-Yih Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Bioinspired and Biobased Chemistry & Materials - N.I.C.E. 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale study of a new process for hydroxypropylcellulose membrane elaboration without organic solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hanafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pochat-Bohatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering with membranes, towards a sustainable future - EWM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saint-Pierre d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic 2D/3D Membranes from Self-Assembly of Block Copolymer Micelles: Self-Healing Membranes and Reversible Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible 2D/3D coatings from zipper-assembly of block copolymer micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées d’Etudes des Polymères - JEPO 41</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle d’un nouveau procédé de séparation de phase pour l’élaboration de membranes d’hydroxypropylcellulose sans solvant organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hanafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pochat-Bohatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés - SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic interactive membranes with pressure-driven tunable porosity and self-repairing ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the morphology of poly(vinylidene fluoride) membranes by the nonsolvency of coagulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Ling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da-Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS6/IMSTEC10 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Sydney (Australia), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of super-hydrophobic PVDF membranes organized in a hierarchical manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Ling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembranes 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Sep 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new membranes assisted by block copolymer assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Querelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Membranes (ICOM) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;The influence of dissolution conditions on morphology and crystallization of poly(vinylidene fluoride)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on organic Membranes 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of membranes with controlled porosity and interfacial properties using self organisation of block copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Querelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop NAPEN 2008 "NAnoPorous materials in ENergy and Environement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Filtration Enabled by Autonomous pH-Sensitive Polymer Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Membranes and Membrane Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic UF membranes with chemically fueled self-oscillating permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Preparation by Sequential Spray Deposition of Polymer PISA Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henitsoa Andriambololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Conference, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new process for preparing polymeric membranes elaboration without organic solvent by coupling thermally induced phase separation and crosslinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Wo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau procédé d’élaboration de membranes polymères poreuses sans solvant organique et à température modérée par procédé TIPS-LCST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. M’barki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pochat-Bohatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Polyméristes Languedociens 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic mesostructured organosilica-based thin films with tunable closed mesoporosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Grunenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2010, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel nanoporous membrane formed in a self-assembly block copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Querelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">236th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Ring-opening Metathesis Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Hoang Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krzysztof Matyjaszewski; Yves Gnanou; Nikos Hadjichristidis; Murugappan Muthukumar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Engineering: From Precise Synthesis to Macroscopic Materials and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Print ISBN: 9783527344550; Online ISBN: 9783527815562. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527815562.mme0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROMP in Dispersed Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Héroguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert H. Grubbs; Anna G. Wenzel; Daniel J. O'Leary; Ezat Khosravi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Metathesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.25--44, 2015, 9783527674107. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527674107.ch28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Trends in Macromolecular Engineering Using Ring-Opening Metathesis Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.249-293, 2011, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527631421.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes filtrantes à base d'ether de cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pochat-Bohatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B1868FR00. Numéro d’identification CEA BD 15370, Numéro d’identification: WO/2016/042254, N° de la demande internationale PCT/FR2015/052467. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId411"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Quémener </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9522-3781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">102052131</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/V-8840-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of high flux asymmetric polyimide membrane from water-soluble poly(amic acid) precursor via an aqueous route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauran Mama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irshad Kammakakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 752, pp.125577. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2026.125577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion and Water Transports in Double Gyroid Nanochannels Formed by Block Copolymer Anion Exchange Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ponsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sambhav Vishwakarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (4), pp.126. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries11040126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Thermo-Responsive and Salt-Adaptive Ultrafiltration Membranes Functionalized with PNIPAM-co-PDMAC Copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauran Mama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Woisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (6), pp.164. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes15060164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of new hydrogen peroxide activators in water and comparison of their active species toward contaminants of emerging concern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Farinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Rebilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.9301. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-59381-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoporous Double-Gyroid Structure from ABC Triblock Terpolymer Thick Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermida-Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/9598572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalizing Inert Materials: Grafting Self‐Oscillating, Stimuli‐Responsive Organometallic Polymers for Pulsating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin‐benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Sénéchal‐david</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (33), pp.2300346. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202300346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Square arrays of vertically aligned nanoporous cylinders from a linear ABC triblock terpolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mumtaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermida-Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20230088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Stimuli-Responsive Perforated Lamellar Structure Formed by Linear ABC Triblock Terpolymer Monoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Krusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermida-Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Solvent-Annealed Triblock Terpolymer Thick Films Topped by a Hexagonal Perforated Lamellar Nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Krusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.2100585. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.202100585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-oscillating polymer membranes with chemically fueled pore size oscillation mediated by pH-responsive polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.120742. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.MEMSCI.2022.120742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oedometric-like setup for the study of water transport in porous media by quasi-elastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Wolanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (2), pp.024106. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0030297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Copolymer-Based Magnetic Mixed Matrix Membranes—Effect of Magnetic Field on Protein Permeation and Membrane Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fernández-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.105. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11020105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Oscillating Membranes with Polymer Interface Synchronized with Chemical Oscillator to Reproduce Lifelike Pulsatile Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.998-1005. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Fibrous Networks from Co-Assembly of Amphiphilic Peptide and Polyelectrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.3983. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/POLYM13223983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous amphiphilic polymer synthesis and membrane functionalization for oil/water separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-An Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irish Valerie Maggay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Belle Marie Yap Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiang-Yu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 604, pp.118069. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Block Copolymer Brush by RAFT and Click Chemistry and Its Self-Assembly as a Thin Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajeeth Thankappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (20), pp.4774. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25204774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite membranes from nano-particles prepared by polymerization induced self-assembly and their biocidal activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barreto Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251, pp.117375. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2020.117375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Magnetic Nanoparticles on PISA Preparation of Poly(Methacrylic Acid)- b -Poly(Methylmethacrylate) Nano-Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chidubem Egbosimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghong Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranil Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fernandez-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.1800333. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201800333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial polylysine decorated nano-structures prepared through polymerization induced self-assembly (PISA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.336-344. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8PY01351A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of PVDF Ultrafiltration Membrane with Zwitterionic Block Copolymer Micelles as a Selective Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajeeth Thankappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.93. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes9080093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane preparation by sequential spray deposition of polymer PISA nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henitsoa Andriambololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 548, pp.42 - 49. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-porous structures via self-assembly of amphiphilic triblock copolymers: influence of solvent and molecular weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lai Kee Him</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.193-202. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7py01853c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block copolymer based novel magnetic mixed matrix membranes-magnetic modulation of water permeation by irreversible structural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fernandez-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 551, pp.273 - 282. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2018.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negatively Charged Porous Thin Film from ABA Triblock Copolymer Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.733. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym10070733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-structured magneto-responsive membranes from block copolymers and iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fernandez-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.605 - 614. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6py01870j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translocation across a self-healing block copolymer membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang N. T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (38), pp.6689 - 6693. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7sm01284e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite Membranes with Magnesium, Titanium, Iron and Silver Nanoparticles - A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22079/jmsr.2017.23779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zwitterionic-Shielded Carrier with pH-Modulated Reversible Self-Assembly for Gene Transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuju Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmuel L. Tayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Han Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akon Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (8), pp.1914 - 1926. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of PS-PNaSS-PS triblock copolymers from solution to the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (21), pp.3357-3363. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7py00531h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Mixed Matrix Membranes from Supramolecular Assembly of Block Copolymer Nanoparticles and Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fernandez-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (20), pp.7908 - 7916. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Bioadhesive Coating Based on Easy to Make Pseudozwitterionic RAFT Block Copolymers for Blood-Contacting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Cheng Yeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.57 - 62. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.201500185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of novel porous membrane from biobased water-soluble polymer (hydroxypropylcellulose)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hanafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 526, pp.212 - 220. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01424879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous membranes from acid decorated block copolymer nano-objects via RAFT alcoholic dispersion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fernandez-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (10), pp.1899 - 1906. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5py01888a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Stimuli responsive nanostructured porous network from triblock copolymer self-assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (25), pp.4698 - 4698. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5py90091c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First multi-reactive dextran-based inisurf for atom transfer radical polymerization in miniemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maria Forero Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rodriguez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF-mixed matrix membranes: Precise dispersion of MOF particles with better compatibility via a particle fusion approach for enhanced gas separation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitty Nijmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Vankelecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 492, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positively charged and bipolar layered poly(ether imide) nanofiltration membranes for water softening applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdelkafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1899-1910. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02508-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuli responsive nanostructured porous network from triblock copolymer self-assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (11), pp.2023 - 2028. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4py01692k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of aluminosilicate waste: Impact onto geopolymer formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1707-1713. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02492-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous materials: a multidisciplinary scientific and technological domain with a bright future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (7), pp.701. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration membranes from self-assembled block copolymers – a review on recent progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1883 - 1897. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02507-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemocompatibility of Polyampholyte Copolymers with Well-Defined Charge Bias in Human Blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akon Higuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (22), pp.6489 - 6496. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la5015779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greener method to prepare porous polymer membranes by combining thermally induced phase separation and crosslinking of poly(vinyl alcohol) in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. M’barki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hanafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 458, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2013.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Greener Way to Modify Polysulfone: Solvent-Free Grafting of Maleic Anhydride in the Presence of Dicumyl Peroxide Initiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athjima Homjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watchanida Chinpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratana Jiraratananon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1), pp.316 - 319. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/asl.2013.4689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore size tailoring of poly(ether imide) membrane from UF to NF range by chemical post-treatment using aminated oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watchanida Chinpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 436, pp.36 - 46. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2013.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible 2D/3D Coatings from Zipper-Assembly of Block Copolymer Micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Elena Raschip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (27), pp.3739 - 3744. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201300631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie d'élaboration de membranes autoréparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, base documentaire : TIB503DUO. (ref. article : in160), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-in160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Dynamic Polymeric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (1-2), pp.53 - 60. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijch.201200089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Hydrophilic and Cationic Poly (Etherimide) Membranes with Controlled Pore Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.1308-1309. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic assembly of block-copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in current chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/128_2011_258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Schizophrenic” Hemocompatible Copolymers via Switchable Thermoresponsive Transition of Nonionic/Zwitterionic Block Self-Assembly in Human Blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ju Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (9), pp.2849 - 2858. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm3008764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Interactive Membranes with Pressure-Driven Tunable Porosity and Self-Healing Ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (29), pp.7166--7170. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201201686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic mesostructured organosilica-based thin films with tunable mesopore ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Grunenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 150, pp.64 - 75. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Standing Nanomaterials from Block Copolymer Self-Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bonniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang N. T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (11), pp.5060--5065. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma100809v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of poly(etherimide) based ultrafiltration membrane with low fouling property by surface modification with poly(ethylene glycol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watchanida Chinpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratana Jiraratananon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 365 (1-2), pp.89 - 97. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2010.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the preparation of poly(vinylidene fluoride) membranes by vapor-induced phase separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Ling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da-Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 361 (1-2), pp.154 - 166. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2010.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface grafting control of PEGylated poly(vinylidene fluoride) antifouling membrane via surface-initiated radical graft copolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 345 (1-2), pp.160-169. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graft block copolymers of propargyl methacrylate and vinyl acetate via a combination of RAFT/MADIX and click chemistry: Reaction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (1), pp.155-173. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.22367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to cyclic polystyrenes via a combination of reversible addition fragmentation chain transfer (RAFT) polymerization and click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (9), pp.2274-2281. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2008.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAFT Chemistry and Huisgen 1,3-Dipolar Cycloaddition: A Route to Block Copolymers of Vinyl Acetate and 6-O-Methacryloyl Mannose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (6), pp.405. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CH07089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-enzymatic Synthesis and RAFT Polymerization of 6-O-Methacryloyl Mannose: A Suitable Glycopolymer for Binding to the Tetrameric Lectin Concanavalin A?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 255 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200750909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAFT and click chemistry: A versatile approach to well-defined block copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48, pp.5051-5053. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B611224B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polymer particles by tandem ring-opening metathesis and atom transfer radical polymerizations in aqueous miniemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Héroguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (17), pp.5589-5591. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma061118o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of PEO-based ruthenium carbene for aqueous metathesis polymerization. Synthesis by the &amp;quot;macromonomer method&amp;quot; and application in the miniemulsion metathesis polymerization of norbornene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Héroguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (9), pp.2784-2793. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.21370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and use of macromonomers as steric stabilizers for the synthesis of novel functional particles in dispersed media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cloutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cramail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gibanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (10), pp.1146-1154. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.1930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of acid-sensitive latices by ring-opening metathesis polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Héroguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (1), pp.217-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of latex particles by ring-opening metathesis polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Héroguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (4), pp.1067-1075. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2004.11.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latex particles by miniemulsion ring-opening metathesis polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Héroguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (19), pp.7977-7982. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma051027b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of 2-vinylpyridine for the design of anion exchange membranes by plasma polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Badaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Achille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème réunion plénière de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the development of self-oscillating chemically fuelled membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMEMBRANE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECO FRIENDLY FILTRATION: POLYIMIDE MEMBRANE WITH BIO-BASED POLYAMIC ACID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauran Mama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées d’études des Polymères (JEPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Filtration Enabled by Autonomous pH-Sensitive Polymer Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of autonomous dynamic membranes using self-oscillating copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Membranes and Membrane Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polymeric membrane using water as solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Wo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Membranes and Membrane Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane with chemical induced self-oscillating flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Polymer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane with chemical induced self-oscillating flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a membrane self-oscillating? Upgrade of commercial UF membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e colloque national du Groupe Français d’études et d’applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-like pulsatile membranes designed from self-oscillating polymer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-oscillating polymer interfaces to design life-like pulsatile membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Woisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC MACRO2020+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles interfaces polymères auto-oscillantes pour la conception de membranes de filtration dotées d’un flux pulsatile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Woisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème journées du GFP- Section Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Ales, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une membrane verte sans solvant organique via un procédé original de séparation de phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Wo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new process for preparing polymeric membranes without the use of organic solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King Wo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Preparation by Sequential Spray Deposition of Polymer PISA Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henitsoa Andriambololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYMERIC MEMBRANES FROM WATER SOLUBLE POLYMER FOR TREATMENT OF PRODUCED WATER ON OFFSHORE PLATFORM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des précurseurs de polymères aux carbonitrures de silicium modifiés à façon, vers des fibres céramiques fonctionnalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la division de chimie du solide de la SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magneto-responsive membranes from self-assembly of block copolymers and iron oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fernández-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Membranes and Membrane Processes - ICOM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of membrane filtration performances by using hydrophilic polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chinpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-J. Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Membrane Society 1st International Congress - AMSIC-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sfax, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes nanostructurées préparées à partir d'auto-assemblages de copolymères à blocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs - JNOEJC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block copolymer vesicle assembly and bursting into well-ordered nanoporous thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dieudonné-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europolymer Conferences - EUPOC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Gargnano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective bursting of self-assembled ABA triblock copolymer vesicles: a new bioinspired route to isoporous polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dieudonné-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Bioinspired and Biobased Chemistry & Materials - N.I.C.E. 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymeric membranes for treatment of produced water on offshore plateform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King Wo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hanafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Green Process Engineering - GPE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mont-Tremblant, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Membranes by Nano-organized Triblock Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to develop the mixed matrix membranes through block copolymer self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of mixed matrix membranes through block copolymer self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmeesha Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on membrane based separations - MEMSEP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vadodara, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Smart Membranes from Block Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translocation across Self-healing block copolymer micelle assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Bioinspired and Biobased Chemistry & Materials - N.I.C.E. 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block copolymer micelle assembly: translocation mode across self-healing filtration membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Membrane and Membrane Processes - ICOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes auto-réparantes à base de micelles de copolymères à blocs : filtration dynamique et stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered zwitterionic anti-fouling coating for membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ju Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Bioinspired and Biobased Chemistry & Materials - N.I.C.E. 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane technology applied to the up-grading of protein hydrolysates from food and agriculture wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Integrated Management of Environment - ICIME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de membranes fonctionnelles chargées positivement à taille de pore contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of novel free organic solvent membranes – formation mechanisms and filtration performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hanafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. M’barki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pochat-Bohatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Membrane and Membrane Processes - ICOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Smart Membranes using Supramolecular Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Bioinspired and Biobased Chemistry & Materials - N.I.C.E. 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of block copolymer self-assemblies - Toward novel membrane architectures and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barboiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Ceramics Nanotune Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positively-charged nanofiltration and ultrafiltration membranes for selective separation of amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Membrane and Membrane Processes - ICOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block copolymer micellization and their interaction to prepare filtration membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nehache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Bioinspired and Biobased Chemistry & Materials - N.I.C.E. 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic 2D/3D membranes from self-assembly of block-copolymer micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex CheMISyst summer school 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Martin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Superhydrophobic PVDF Coating for Membrane Filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da-Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juin-Yih Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Bioinspired and Biobased Chemistry & Materials - N.I.C.E. 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale study of a new process for hydroxypropylcellulose membrane elaboration without organic solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hanafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pochat-Bohatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering with membranes, towards a sustainable future - EWM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saint-Pierre d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic 2D/3D Membranes from Self-Assembly of Block Copolymer Micelles: Self-Healing Membranes and Reversible Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible 2D/3D coatings from zipper-assembly of block copolymer micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées d’Etudes des Polymères - JEPO 41</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle d’un nouveau procédé de séparation de phase pour l’élaboration de membranes d’hydroxypropylcellulose sans solvant organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hanafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pochat-Bohatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés - SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic interactive membranes with pressure-driven tunable porosity and self-repairing ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the morphology of poly(vinylidene fluoride) membranes by the nonsolvency of coagulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Ling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da-Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS6/IMSTEC10 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Sydney (Australia), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of super-hydrophobic PVDF membranes organized in a hierarchical manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Ling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembranes 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Sep 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;The influence of dissolution conditions on morphology and crystallization of poly(vinylidene fluoride)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on organic Membranes 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new membranes assisted by block copolymer assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Querelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Membranes (ICOM) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of membranes with controlled porosity and interfacial properties using self organisation of block copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Querelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop NAPEN 2008 "NAnoPorous materials in ENergy and Environement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Filtration Enabled by Autonomous pH-Sensitive Polymer Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Membranes and Membrane Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic UF membranes with chemically fueled self-oscillating permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pirkin-Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Preparation by Sequential Spray Deposition of Polymer PISA Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henitsoa Andriambololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Conference, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new process for preparing polymeric membranes elaboration without organic solvent by coupling thermally induced phase separation and crosslinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Wo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau procédé d’élaboration de membranes polymères poreuses sans solvant organique et à température modérée par procédé TIPS-LCST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. M’barki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pochat-Bohatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Polyméristes Languedociens 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic mesostructured organosilica-based thin films with tunable closed mesoporosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Grunenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2010, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel nanoporous membrane formed in a self-assembly block copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Querelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">236th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Ring-opening Metathesis Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Hoang Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krzysztof Matyjaszewski; Yves Gnanou; Nikos Hadjichristidis; Murugappan Muthukumar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Engineering: From Precise Synthesis to Macroscopic Materials and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Print ISBN: 9783527344550; Online ISBN: 9783527815562. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527815562.mme0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROMP in Dispersed Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Héroguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert H. Grubbs; Anna G. Wenzel; Daniel J. O'Leary; Ezat Khosravi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Metathesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.25--44, 2015, 9783527674107. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527674107.ch28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Trends in Macromolecular Engineering Using Ring-Opening Metathesis Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.249-293, 2011, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527631421.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes filtrantes à base d'ether de cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pochat-Bohatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B1868FR00. Numéro d’identification CEA BD 15370, Numéro d’identification: WO/2016/042254, N° de la demande internationale PCT/FR2015/052467. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CC538EC"/>
+    <w:nsid w:val="A90F46B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-quemener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9522-3781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102052131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-8840-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ponsin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambhav Vishwakarma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries11040126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauran Mama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pirkin-Benameur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15060164" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Farinelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quemener" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59381-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04187324v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pirkin&#8208;benameur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal&#8208;david" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300346" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04285166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermida-Merino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Solano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/9598572" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mumtaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20230088" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Bouzit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Krusch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220264" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mericq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100585" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03736421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MEMSCI.2022.120742" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolanin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Antonelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030297" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmeesha Upadhyaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fern&#225;ndez-Pacheco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11020105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03736428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/POLYM13223983" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-An Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irish Valerie Maggay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Belle Marie Yap Ang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Yu Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajeeth Thankappan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25204774" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Oliveira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa. Pereira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barreto Crespo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Crespo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.117375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02056542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidubem Egbosimba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Qian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranil Wickramasinghe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fernandez-Pacheco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201800333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02056390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luppi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Babut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quemener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY01351A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02301015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bousquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes9080093" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nehache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-George" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lai Kee Him" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py01853c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.01.032" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10070733" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henitsoa Andriambololona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.11.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Mallada" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01870j" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Tyagi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N. T. Phan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01284e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22079/jmsr.2017.23779" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00531h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675127v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuju Shih" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemmuel L. Tayo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Han Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akon Higuchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03685" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01738" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681407v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Cheng Yeh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201500185" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7M0X95ML-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01424879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hanafia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deratani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guenoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Garate" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.12.037" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01888a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497729v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Wu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Forero Ramirez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodriguez Lozano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.05.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01985800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Shahid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Nijmeijer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Vankelecom" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.05.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01985679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gassara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelkafi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Amar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deratani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02508-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mouline" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py01692k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684652v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py90091c" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02492-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921364v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015050" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7D5FDE91AB4D5092D0FCB20FCAF7B308BC12ADA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Upadhyaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nehache" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02507-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jhong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ho" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5015779" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157189v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#8217;barki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanafia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.12.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2M6C2VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688660v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athjima Homjun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watchanida Chinpa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Jiraratananon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2013.4689" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.02.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V615XVQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688657v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Elena Raschip" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201300631" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C718554B940409CB08EEEBAD91B826552111D231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735334v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in160" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688806v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201200089" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M8QS4DF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162229v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.765" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690070v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quemener" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2011_258" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5291825B556C278C42F9880983916D7A236418AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01691594v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ju Shih" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm3008764" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690111v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.09.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F07CPXLN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460424v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gence" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201201686" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4HDQ2CJH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460253v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bonniol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100809v" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696864v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.08.040" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CWR4303-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696871v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ling Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Ming Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.05.064" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14SBGZ9D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162232v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.08.039" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDR8JSNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162233v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22367" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC029JHS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162234v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.03.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP7NVGHV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162236v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH07089" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162237v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750909" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9RT6TK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162238v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B611224B" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7XX0XTG1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342664v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;roguez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gnanou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma061118o" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369223v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.21370" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D16R356J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342539v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cramail" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibanel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1930" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMTKKT6B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394340v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394352v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.11.096" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KPVF2ZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393590v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma051027b" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790795v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Costes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Badaire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Achille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834448v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834410v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834427v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834244v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819362v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Wo Li" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mericq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834345v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834290v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834272v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03767009v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirkin-Benameur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03770941v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769137v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819386v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King Wo Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821613v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826550v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Li" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861598v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708435v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710246v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chinpa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Shih" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710244v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710249v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. In" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieudonn&#233;-George" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710236v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709169v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. M&#233;ricq" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715342v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714069v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715355v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Crespo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715344v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729283v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tyagi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729273v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729274v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729278v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729272v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718909v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718679v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718157v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715522v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718686v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kapel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718677v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718910v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718676v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juin-Yih Lai" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731599v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703283v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703286v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731598v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725206v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865557v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865441v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333633v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Querelle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ellouze" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333795v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Li" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Wang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Lai" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362204v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gigmes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101164v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101177v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821506v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695636v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;ricq" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774276v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guenoun" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333821v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938396v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Cao" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pichavant" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Hoang Trinh" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9783527815562.mme0007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527815562.mme0007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735174v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527674107.ch28" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162230v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527631421.ch7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412459v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-quemener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9522-3781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102052131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-8840-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauran Mama" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irshad Kammakakam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Cao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali Hassani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2026.125577" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ponsin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambhav Vishwakarma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries11040126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pirkin-Benameur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15060164" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Farinelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quemener" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59381-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04285166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermida-Merino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Solano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/9598572" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04187324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pirkin&#8208;benameur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal&#8208;david" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300346" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mumtaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20230088" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Bouzit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Krusch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220264" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mericq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100585" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03736421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MEMSCI.2022.120742" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolanin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Antonelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030297" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmeesha Upadhyaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fern&#225;ndez-Pacheco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11020105" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03736428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/POLYM13223983" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162217v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-An Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irish Valerie Maggay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Belle Marie Yap Ang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Yu Chang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajeeth Thankappan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25204774" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa. Pereira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barreto Crespo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Crespo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.117375" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02056542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidubem Egbosimba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Qian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranil Wickramasinghe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fernandez-Pacheco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201800333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02056390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luppi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Babut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quemener" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY01351A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02301015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bousquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes9080093" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henitsoa Andriambololona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.11.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680368v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nehache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-George" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lai Kee Him" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py01853c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.01.032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10070733" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675220v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Mallada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01870j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Tyagi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N. T. Phan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01284e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162221v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22079/jmsr.2017.23779" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuju Shih" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemmuel L. Tayo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Han Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akon Higuchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03685" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00531h" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01738" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Cheng Yeh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201500185" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7M0X95ML-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01424879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hanafia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deratani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guenoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Garate" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.12.037" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681752v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01888a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mouline" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py90091c" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Forero Ramirez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodriguez Lozano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.05.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01985800v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Shahid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Nijmeijer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Vankelecom" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.05.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01985679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gassara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelkafi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Amar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deratani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02508-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684651v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py01692k" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548427v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02492-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921364v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015050" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7D5FDE91AB4D5092D0FCB20FCAF7B308BC12ADA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684452v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Upadhyaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nehache" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02507-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687540v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jhong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5015779" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#8217;barki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanafia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.12.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2M6C2VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688660v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athjima Homjun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watchanida Chinpa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Jiraratananon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2013.4689" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689526v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.02.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V615XVQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Elena Raschip" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201300631" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C718554B940409CB08EEEBAD91B826552111D231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735334v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in160" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688806v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201200089" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M8QS4DF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.765" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690070v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quemener" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2011_258" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5291825B556C278C42F9880983916D7A236418AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01691594v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ju Shih" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm3008764" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460424v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gence" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201201686" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4HDQ2CJH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690111v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.09.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F07CPXLN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bonniol" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100809v" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696864v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.08.040" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CWR4303-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696871v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ling Li" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Ming Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.05.064" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14SBGZ9D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162232v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.08.039" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDR8JSNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162233v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22367" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC029JHS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162234v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.03.017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP7NVGHV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162236v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH07089" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162237v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750909" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9RT6TK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162238v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B611224B" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7XX0XTG1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342664v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;roguez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gnanou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma061118o" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369223v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.21370" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D16R356J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342539v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cramail" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibanel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1930" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMTKKT6B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394340v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394352v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.11.096" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KPVF2ZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393590v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma051027b" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790795v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Costes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Badaire" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Achille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834448v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834410v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834244v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834427v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819362v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Wo Li" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mericq" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834345v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834290v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834272v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03767009v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirkin-Benameur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03770941v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769137v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867757v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819386v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King Wo Li" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821613v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826550v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Li" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861598v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708435v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710246v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chinpa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Shih" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710244v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710249v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. In" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieudonn&#233;-George" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710236v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709169v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. M&#233;ricq" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714069v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715342v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715355v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Crespo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715344v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718909v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tyagi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729283v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729273v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729274v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729278v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729272v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718157v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718679v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715522v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718686v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kapel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718677v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718910v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718676v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juin-Yih Lai" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731599v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703283v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703286v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731598v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725206v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865557v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865441v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333795v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Li" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Wang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Lai" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333633v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Querelle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ellouze" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362204v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gigmes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101164v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101177v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821506v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695636v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;ricq" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774276v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guenoun" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721805v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333821v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938396v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pichavant" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Hoang Trinh" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9783527815562.mme0007" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527815562.mme0007" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735174v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527674107.ch28" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162230v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527631421.ch7" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412459v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>