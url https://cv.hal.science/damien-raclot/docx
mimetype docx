--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -187,291 +187,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of topography and physico-chemical properties on organic carbon distribution in semi-arid calcareous soils</w:t>
+                <w:t xml:space="preserve">Evidence of high carbon biodegradability in the subsoil of Mediterranean croplands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khairallah Wissal</w:t>
+                <w:t xml:space="preserve">W Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahri Haithem</w:t>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Raclot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (4), pp.2851-2861. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 455, pp.117212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41207-025-00774-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006365v1</w:t>
+                <w:t xml:space="preserve">hal-04945541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of high carbon biodegradability in the subsoil of Mediterranean croplands</w:t>
+                <w:t xml:space="preserve">Role of topography and physico-chemical properties on organic carbon distribution in semi-arid calcareous soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Khairallah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Khairallah Wissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahri Haithem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabi Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 455, pp.117212. </w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), pp.2851-2861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41207-025-00774-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945541v1</w:t>
+                <w:t xml:space="preserve">hal-05006365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t>
               </w:r>
@@ -738,90 +738,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping soil organic carbon stocks in Tunisian topsoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Barbouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma Régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30, pp.e00561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -907,51 +907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (52), pp.1-29. </w:t>
@@ -1002,51 +1002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs et dynamique du ravinement dans le bassin versant de Fidh Ali (Tunisie) de 1952 à 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1136,51 +1136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la recherche forestière au Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45, pp.173-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1218,51 +1218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Distinct and combined impacts of climate and land use scenarios on water availability and sediment loads for a water supply reservoir in northern Moroccoˮ [International Soil and Water Conservation Research 8 (2020) 141–153]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Choukri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,51 +1391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (12), pp.631-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1482,51 +1482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct and combined impacts of climate and land use scenarios on water availability and sediment loads for a water supply reservoir in northern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Choukri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1731,723 +1731,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projecting Future Impacts of Global Change Including Fires on Soil Erosion to Anticipate Better Land Management in the Forests of NW Portugal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstitution des données historiques et diagnostic de l'état actuel des aménagements antiérosifs dans le bassin versant Nekor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myke Koopmans</w:t>
+                <w:t xml:space="preserve">N. Arrebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jantiene Baartman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.313-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963616v1</w:t>
+                <w:t xml:space="preserve">hal-02893733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de conservation des eaux et des sols au Maroc : aperçu et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse du fonctionnement hydro-sédimentaire d'un bassin versant du Rif Occidental du Maroc à l'aide du modèle SWAT : cas du bassin versant Tleta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Choukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 7 (2), pp.343-355</w:t>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.304-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896913v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Des Performances Du Modele Agro-Hydrologique SWAT à Reproduire Le Fonctionnement Hydrologique Du Bassin Versant Nakhla (Rif occidental, Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukia Boukhari Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Scientific Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (5), 23 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19044/esj.2019.v15n5p311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des données historiques et diagnostic de l'état actuel des aménagements antiérosifs dans le bassin versant Nekor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Techniques de conservation des eaux et des sols au Maroc : aperçu et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Yadari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 7 (2), pp.313-322</w:t>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.343-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893733v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du fonctionnement hydro-sédimentaire d'un bassin versant du Rif Occidental du Maroc à l'aide du modèle SWAT : cas du bassin versant Tleta</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projecting Future Impacts of Global Change Including Fires on Soil Erosion to Anticipate Better Land Management in the Forests of NW Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pedro Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myke Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jantiene Baartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.2617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11122617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893585v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dégradation des sols pour la région septentrionale du Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Boukhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (2), pp.288-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2466,286 +2466,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation fine des projections climatiques dans le bassin versant du Tleta, Nord Maroc</w:t>
+                <w:t xml:space="preserve">Landscaping compromises for land degradation neutrality: The case of soil erosion in a Mediterranean agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Huard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anna Smetanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 235, pp.282-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.01.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620779v1</w:t>
+                <w:t xml:space="preserve">hal-02067100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscaping compromises for land degradation neutrality: The case of soil erosion in a Mediterranean agricultural landscape</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatialisation fine des projections climatiques dans le bassin versant du Tleta, Nord Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Choukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.294-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067100v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of the relationships of runoff and sediment yield with weather types throughout the Mediterranean basin</w:t>
               </w:r>
@@ -2859,645 +2859,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal variability and time compression of sediment yield in small Mediterranean catchments: impacts for land and water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Smetanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Zitouna</w:t>
+                <w:t xml:space="preserve">J. Pedro Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+                <w:t xml:space="preserve">F. Licciardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.388-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sum.12437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949323v1</w:t>
+                <w:t xml:space="preserve">hal-04391446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Mediterranean soil resources under global change: expected trends and mitigation strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using kites for 3-D mapping of gullies at decimetre-resolution over several square kilometres: a case study on the Kamech catchment, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Alvaro-Fuentes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bernoux</w:t>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouarfa</w:t>
+                <w:t xml:space="preserve">Mohamed Amine El Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rached Boussema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-017-1239-9⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.1567 - 1582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-18-1567-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607446v1</w:t>
+                <w:t xml:space="preserve">hal-01809743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using kites for 3-D mapping of gullies at decimetre-resolution over several square kilometres: a case study on the Kamech catchment, Tunisia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine El Maaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rached Boussema</w:t>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (6), pp.1567 - 1582. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-18-1567-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809743v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability and time compression of sediment yield in small Mediterranean catchments: impacts for land and water management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Smetanova</w:t>
+                <w:t xml:space="preserve">Managing Mediterranean soil resources under global change: expected trends and mitigation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Raclot</w:t>
+                <w:t xml:space="preserve">Jorge Alvaro-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pedro Nunes</w:t>
+                <w:t xml:space="preserve">M. Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Licciardello</w:t>
+                <w:t xml:space="preserve">S. Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (3), pp.388-403. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.663-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sum.12437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-017-1239-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391446v1</w:t>
+                <w:t xml:space="preserve">hal-02607446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main issues for preserving mediterranean soil resources from water erosion under global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Smetanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Degradation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (3), pp.789-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3570,64 +3570,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 170, pp.73-83. </w:t>
@@ -3799,64 +3799,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of soil aggregate stability at the scale of an agricultural region in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4110,51 +4110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (12), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4182,389 +4182,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de l'érosivité des pluies dans le Rif Occidental (Nord du Maroc)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Naimi</w:t>
+                <w:t xml:space="preserve">Soil erosion in sloping vineyards assessed by using botanical indicators and sediment collectors in the Ruwer-Mosel valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodrigo Comino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Pépin</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Scientific Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19044/esj.2016.v12n32p79⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 233 (233), pp.158-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634046v1</w:t>
+                <w:t xml:space="preserve">halshs-01368848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion in sloping vineyards assessed by using botanical indicators and sediment collectors in the Ruwer-Mosel valley</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Follain</w:t>
+                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de l'érosivité des pluies dans le Rif Occidental (Nord du Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Choukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Scientific Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (32), pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19044/esj.2016.v12n32p79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.09.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01368848v1</w:t>
+                <w:t xml:space="preserve">hal-02634046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil cracking effects on hydrological and erosive processes: a study case in Mediterranean cultivated vertisols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Inoubli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadi Habaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (22), pp.4154-4167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4604,295 +4604,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impact of the Spatial Distribution of Land Management Practices on Water Erosion: Case Study of a Mediterranean Catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative contribution of Rill/Interrill and Gully/Channel erosion to small reservoir siltation in Mediterranean environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio José Gumière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">Mustapha Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(asce)he.1943-5584.0001076⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (3), pp.785-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522026v1</w:t>
+                <w:t xml:space="preserve">cea-02610586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative contribution of Rill/Interrill and Gully/Channel erosion to small reservoir siltation in Mediterranean environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluating the Impact of the Spatial Distribution of Land Management Practices on Water Erosion: Case Study of a Mediterranean Catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irene Lefevre</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (3), pp.785-797. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.C5014004-1-C5014004-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ldr.2387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(asce)he.1943-5584.0001076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02610586v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for modeling the effects of climate and land use changes on erosion and sustainability of soil in a Mediterranean watershed (Languedoc, France)</w:t>
               </w:r>
@@ -5012,90 +5012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale calibration and validation of MHYDAS-Erosion for a small Mediterranean vineyard catchment: case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5159,51 +5159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Vis-NIR spectroscopy as an alternative method for estimating the soil aggregate stability indexes of Mediterranean soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,51 +5301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping linear erosion features using high and very high resolution satellite imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5551,77 +5551,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fingerprinting sediment sources in the outlet reservoir of a hilly cultivated catchment in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5802,51 +5802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs du ravinement dans la Dorsale tunisienne et le Cap Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Ben Ouezdou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5910,77 +5910,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Corbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18, pp.356-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6027,77 +6027,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme du ruissellement et de l'érosion hydrique de la parcelle au versant en milieu méditerranéen marneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (1), pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6122,103 +6122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative sensitivity analysis of four distributed erosion models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47, pp.W01510. </w:t>
@@ -6250,358 +6250,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetated filter effects on sedimentological connectivity of agricultural catchments in erosion modelling: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">In situ determination of the soil surface crust hydraulic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaoudat Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Zante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.2042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 403 (3-4), pp.253-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651241v1</w:t>
+                <w:t xml:space="preserve">hal-02645291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ determination of the soil surface crust hydraulic resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaoudat Touma</w:t>
+                <w:t xml:space="preserve">Vegetated filter effects on sedimentological connectivity of agricultural catchments in erosion modelling: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 403 (3-4), pp.253-260. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.3-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.2042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645291v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MHYDAS-Erosion: a distributed single-storm water erosion model for agricultural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6677,103 +6677,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models: Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (8), pp.W08508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6845,51 +6845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Govers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Oost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6965,103 +6965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.EGU2010-10089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7086,51 +7086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of an expert-based runoff and erosion model: Application of STREAM to different environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7138,51 +7138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas van Wesemael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 78 (2), p. 129-141. </w:t>
@@ -7220,77 +7220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil resistance to interrill erosion: parametrisation and model sensibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77 (3), pp.274-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7336,64 +7336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil tillage and scale effects on erosion from fields to catchment in a Mediterranean vineyard area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7504,51 +7504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7651,51 +7651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 75 (3), pp.308-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7755,51 +7755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Dossiers (381), </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8139,51 +8139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographies aériennes prises par drone et Modèle Numérique de Terrain : apports pour l'observatoire sur l'érosion de Draix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8285,51 +8285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating land cover classification using a rule-based decision system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8415,51 +8415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 24 (3-4), pp.181-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8484,51 +8484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection des niveaux d`eau en plaine inondée. Démarche d`analyse spatiale guidée par le fonctionnement hydraulique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la SFPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 172, pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8566,51 +8566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d`assimilation de données d`observation de la terre appliquées aà la reconstitution de paramètres hydrauliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dartus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8661,51 +8661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does AI contribute to hydrology? Aerial photos and flood levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17 (1), pp.71-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8743,51 +8743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des images à très haute résolution spatiale pour évaluer le risque d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8838,51 +8838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using geographical information systems and aerial photographs to determine the water levels during flood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 16, pp.1593-1602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9053,51 +9053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs d'inondation et photographies aériennes : détermination des hauteurs de submersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9135,51 +9135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographies aériennes et inondation : globalisation d'informations floues par un système de contraintes pour définir les niveaux d'eau en zone inondée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9288,64 +9288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Moatti; Stéphane Thiébault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean region under climate change</w:t>
@@ -9432,51 +9432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleofood intensity calibration: Integrating sedimentary archives and in situ monitoring (Kamech, Tunisia),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9544,64 +9544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sols spécifiques à l’environnement des fossés agricoles en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9682,51 +9682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion physique au sein de la Zone Critique : calibration d’enregistrement sédimentaire avec des données d’observation in-situ (Kamech, OZCAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9941,90 +9941,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstable geogenic carbon controls mediterranean cropland soils organic carbon stocks and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUSS, May 2024, Firenze, Italy</w:t>
@@ -10066,51 +10066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion physique au sein de la Zone Critique : calibration d’enregistrement sédimentaire avec de données d’observation in-situ (Kamech, OZCAR).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10172,740 +10172,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols associés aux infrastructures du paysage. Exemple des ravines en Tunisie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Raclot</w:t>
+                <w:t xml:space="preserve">Modelling soil erosion focusing on event-size occurrences under global change in a vineyard catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azaiez Hajer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciana Licciardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849960v1</w:t>
+                <w:t xml:space="preserve">hal-04824280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic carbon stocks and exports in a Mediterranean cultivated catchment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Feedback On An Erosive Control System Based On Contour Benches In A Tunisian Semi-Arid Catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Hamdi</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Rebaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noômène Fehri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGIC 2023, Geoscience innovation for resource management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849852v1</w:t>
+                <w:t xml:space="preserve">hal-04849836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback On An Erosive Control System Based On Contour Benches In A Tunisian Semi-Arid Catchment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Organic carbon stocks and exports in a Mediterranean cultivated catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noômène Fehri</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">AGIC 2023, Geoscience innovation for resource management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849836v1</w:t>
+                <w:t xml:space="preserve">hal-04849852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soil erosion focusing on event-size occurrences under global change in a vineyard catchment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Pastor</w:t>
+                <w:t xml:space="preserve">Les sols associés aux infrastructures du paysage. Exemple des ravines en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Huard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Azaiez Hajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Gabtni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jun 2023, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824280v1</w:t>
+                <w:t xml:space="preserve">hal-04849960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin de Kamech (Cap Bon, OMERE), Observatoire Méditerranéen de l’Environnement Rural et de l’Eau</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a mediterranean cultivated catchment (kamech, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362021v1</w:t>
+                <w:t xml:space="preserve">hal-04849825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a mediterranean cultivated catchment (kamech, Tunisia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le bassin de Kamech (Cap Bon, OMERE), Observatoire Méditerranéen de l’Environnement Rural et de l’Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849825v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of global changes on soil erosion in an Italian basin of mixed pastures (Sicily)</w:t>
               </w:r>
@@ -11038,64 +11038,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of SWAT for hydrological modeling and evaluation of water flows in a semi-arid rainfed watershed in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Ben Abdelghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11400,77 +11400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11573,64 +11573,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantiene Baartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCA 2019, 4th European Climate Change Adaptation conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lisboa, Portugal</w:t>
@@ -11698,64 +11698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
@@ -11778,471 +11778,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soil erosion under land use and climate change in a vineyard catchment of southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding past fires to anticipate better land management in the forests of NW Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myke Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Feliciana Licciardello</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jantiene Baartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898594v1</w:t>
+                <w:t xml:space="preserve">hal-01898565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of land use and climate change on soil erosion in a Mediterranean vineyard of southern France</w:t>
+                <w:t xml:space="preserve">Modelling soil erosion under land use and climate change in a vineyard catchment of southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Licciardello</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciana Licciardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité des sols Méditerranéens à l’érosion hydrique : Etat des connaissances et mesures d'adaptation face au changement global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593459v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding past fires to anticipate better land management in the forests of NW Portugal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the impact of land use and climate change on soil erosion in a Mediterranean vineyard of southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jantiene Baartman</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huard, F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Licciardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Vulnérabilité des sols Méditerranéens à l’érosion hydrique : Etat des connaissances et mesures d'adaptation face au changement global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898565v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding soil conservation strategy in headwater Mediterranean catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12409,90 +12409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des actions anthropiques sur les transferts de masse dans les hydrosystèmes méditerranéens ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotunis 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Tunis, Tunisie. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12556,64 +12556,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t>
@@ -12681,64 +12681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Erosion and Landscape Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Anchorage, United States</w:t>
@@ -12767,51 +12767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple d'observatoire en milieu cultivé méditerranéen: l'ORE OMERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12843,605 +12843,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assign a value to soil sustainability? An example based on water erosion modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+                <w:t xml:space="preserve">Soil erosion modelling of the Mediterraean basin in the context of land use and climate changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LandCon1010: International Conference on Combating Land Degradation in Agricultural Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, institute of soil and water conservation, CAS (ISWC - CAS). Shaanxi, CHN. Chinese Academy of Sciences (CAS), CHN. Ministry of Water Resources (MWR)., Oct 2010, Xi'an, China</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.8679-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005063v1</w:t>
+                <w:t xml:space="preserve">hal-00533253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-8679</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660096v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - frameworks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to assign a value to soil sustainability? An example based on water erosion modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t>
+              <w:t xml:space="preserve">LandCon1010: International Conference on Combating Land Degradation in Agricultural Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, institute of soil and water conservation, CAS (ISWC - CAS). Shaanxi, CHN. Chinese Academy of Sciences (CAS), CHN. Ministry of Water Resources (MWR)., Oct 2010, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533283v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling of the Mediterraean basin in the context of land use and climate changes</w:t>
+                <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.8679-1</w:t>
+              <w:t xml:space="preserve">EGU 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-8679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533253v1</w:t>
+                <w:t xml:space="preserve">hal-02660096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Expectancy of Soils to Evaluate their Sustainability to Water Erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroEnviron 2010: Environmental Sustainability of Agricultural Management Systems in an Ever Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cancun, Mexico</w:t>
@@ -13464,277 +13464,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenFLUID : a software environment for modelling fluxes in landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed hydrological modelling of farmed catchments (MHYDAS) : assessing the impact of man-made structures on hydrological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roger Moussa</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrative Landscape Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752603v1</w:t>
+                <w:t xml:space="preserve">hal-02753016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed hydrological modelling of farmed catchments (MHYDAS) : assessing the impact of man-made structures on hydrological processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OpenFLUID : a software environment for modelling fluxes in landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrative Landscape Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753016v1</w:t>
+                <w:t xml:space="preserve">hal-02752603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impact of land use in farmed catchments using a distributed hydrological modeling approach : application in various agro-hydro-climatic conditions</w:t>
               </w:r>
@@ -13746,77 +13746,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French American Water and Climate Change Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Purdue University, Indiana, United States</w:t>
@@ -13845,103 +13845,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Application to four models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10054</w:t>
@@ -14022,51 +14022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centro Agronómico Tropical de Investigación y Enseñanza (CATIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Turrialba, Costa Rica</w:t>
@@ -14095,77 +14095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'échelle et variabilité de l'érosion entre parcelle et bassin versant en région de vignoble méditerranéen (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14233,51 +14233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des images de télédétection pour l'érosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14328,51 +14328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building DEM for gullies in badlands from stereo photographs by drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14434,230 +14434,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood Analysis using SAR imagery : Water level estimation by fusion between RADAR image and high resolution DEM</w:t>
+                <w:t xml:space="preserve">Caractérisation spatiale d'aléa inondation à partir d'images satellites RADAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, Vienne, Autriche, 24-29-Avril 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">SAGEO'2005, International Conference on Spatial Analysis and GEOmatics, Avignon, 21-23 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587755v1</w:t>
+                <w:t xml:space="preserve">hal-02587753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation spatiale d'aléa inondation à partir d'images satellites RADAR</w:t>
+                <w:t xml:space="preserve">Flood Analysis using SAR imagery : Water level estimation by fusion between RADAR image and high resolution DEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO'2005, International Conference on Spatial Analysis and GEOmatics, Avignon, 21-23 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.13</w:t>
+              <w:t xml:space="preserve">EGU, Vienne, Autriche, 24-29-Avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587753v1</w:t>
+                <w:t xml:space="preserve">hal-02587755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spatiale de l'aléa inondation à partir d'images satellites RADAR</w:t>
               </w:r>
@@ -14669,51 +14669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sirnat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Montpellier, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14751,51 +14751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of catchment hydrological response and topographic repartition variability. An approach based on field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14846,51 +14846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic parameter identification using satellite earth imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dartus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14941,51 +14941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la télédétection à Très Haute Résolution Spatiale à l'étude du risque d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15049,51 +15049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d'image en mode parcellaire couplé à un système de règles de décision. Application à la classification de l'occupation du sol en zone de petit parcellaire agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15144,51 +15144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GIS and aerial photographs to determine the water levels during flood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international workshop, Santa Fe, USA, 4-6 novembre 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, United States. pp.349-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15252,51 +15252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary garden'99, Chambéry, 14-18 mars 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.485-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15347,635 +15347,635 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse des déterminants de la contamination en cuivre total d'un bassin versant viticole méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pätzold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WaterExpo 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05168054v1</w:t>
+                <w:t xml:space="preserve">ird-05167980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des déterminants de la contamination en cuivre total d'un bassin versant viticole méditerranéen</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05167980v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">WaterExpo 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530689v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05168054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Impact of Land Use and Climate Changes on the Agro-Hydrological Response of Lebna Watershed (Cap Bon, Tunisia)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Physical Erosion Dynamics in the Critical Zone: Integrating Sedimentary Archives and In-Situ Monitoring (Kamech, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WaterExpo 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05168025v1</w:t>
+                <w:t xml:space="preserve">hal-05530710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Erosion Dynamics in the Critical Zone: Integrating Sedimentary Archives and In-Situ Monitoring (Kamech, Tunisia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessment of the Impact of Land Use and Climate Changes on the Agro-Hydrological Response of Lebna Watershed (Cap Bon, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benabdelghaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alice Molard</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">WaterExpo 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530710v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05168025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of water erosion on the fate of soil organic carbon in a mediterranean cultivated catchment</w:t>
               </w:r>
@@ -16000,64 +16000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Firenze, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16095,77 +16095,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of InSAR coherence images to evaluate surface elevation change detected from multi-temporal photogrammetric imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Tebourbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16201,627 +16201,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’érosion hydrique sur la biodégradabilité du carbone organique dans un petit bassin versant rural tunisien</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mesure et facteurs de variabilité de la susceptibilité magnétique dans un bassin versant viticole méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824257v1</w:t>
+                <w:t xml:space="preserve">hal-04824265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the factors driving the spatial distribution and activity of gully network in a mediterranean semi-arid catchment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Surface elevation change monitoring in northern Tunisia using multi-temporal photogrammetric imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Brini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Tebourbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tunis, Tunisia. 2023</w:t>
+              <w:t xml:space="preserve">5. Virtual Geosiences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dresden, Germany. pp.1-2, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824244v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation événementielle et distribuée de l'érosion hydrique des sols et des transferts de carbone en région méditerranéenne avec Mhydas_Erosion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification of the factors driving the spatial distribution and activity of gully network in a mediterranean semi-arid catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Rebaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tunis, Tunisia. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816731v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et facteurs de variabilité de la susceptibilité magnétique dans un bassin versant viticole méditerranéen</w:t>
+                <w:t xml:space="preserve">Modélisation événementielle et distribuée de l'érosion hydrique des sols et des transferts de carbone en région méditerranéenne avec Mhydas_Erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djibril Mbodj</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Merveil Ebengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France. 2023</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824265v1</w:t>
+                <w:t xml:space="preserve">hal-04816731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface elevation change monitoring in northern Tunisia using multi-temporal photogrammetric imagery</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact de l’érosion hydrique sur la biodégradabilité du carbone organique dans un petit bassin versant rural tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Virtual Geosiences Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dresden, Germany. pp.1-2, 2023</w:t>
+              <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221300v1</w:t>
+                <w:t xml:space="preserve">hal-04824257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16894,90 +16894,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of organic carbon lateral exports in a mediterranean cultivated catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tunis, Tunisia. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16996,312 +16996,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects of Integrating Ecosystem Services Into Life Cycle Assessment: Application to a Mediterranean VinEyard</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of land use on runoff, sediment and carbon exports in two small headwater catchments in central Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihssane Berrabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Annual meeting of the society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219118v1</w:t>
+                <w:t xml:space="preserve">hal-04824291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of land use on runoff, sediment and carbon exports in two small headwater catchments in central Morocco</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prospects of Integrating Ecosystem Services Into Life Cycle Assessment: Application to a Mediterranean VinEyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Esron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32. Annual meeting of the society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenaghen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824291v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a Mediterranean cultivated landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17374,51 +17374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which hydrological signatures of intermittence of rivers and streams in order to identify causes and ecological impacts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17499,64 +17499,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Erosion Management in Vineyards &amp; Fruit Trees Orchards in Méditerranean context: experimental results and review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Crabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17611,90 +17611,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in remote sensing of cultivated landscapes at LISAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17736,103 +17736,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenFLUID : an open-source software environment for modelling fluxes in landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Libres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. 2013</w:t>
@@ -17855,148 +17855,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+                <w:t xml:space="preserve">OpenFLUID: a software environment for modelling fluxes in landscapes – application on distributed hydrological modelling of farmed catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. , 2010</w:t>
+              <w:t xml:space="preserve">Water 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820689v1</w:t>
+                <w:t xml:space="preserve">hal-04779854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
               </w:r>
@@ -18008,77 +18012,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. , 2010</w:t>
@@ -18101,152 +18105,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenFLUID: a software environment for modelling fluxes in landscapes – application on distributed hydrological modelling of farmed catchments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Louchart</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779854v1</w:t>
+                <w:t xml:space="preserve">hal-02820689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18290,77 +18290,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18407,90 +18407,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 5 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
@@ -18541,51 +18541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des images de télédétection pour l'érosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18947,51 +18947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1998, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19041,51 +19041,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érosion hydrique des sols en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université montpellier, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19129,169 +19129,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'exploitation quantitative des photographies aériennes d'inondation de plaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MÉTHODOLOGIE D'EXPLOITATION QUANTITATIVE DES PHOTOGRAPHIES AÉRIENNES D'INONDATION DE PLAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences de la Terre et de l'Eau, Sciences de l'Eau dans l'Environnement Continental, Université Montpellier II, 2003. Français. </w:t>
+              <w:t xml:space="preserve">Modélisation et simulation. Université Montpellier II - Sciences et Techniques du Languedoc, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02581783v1</w:t>
+                <w:t xml:space="preserve">tel-00003257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉTHODOLOGIE D'EXPLOITATION QUANTITATIVE DES PHOTOGRAPHIES AÉRIENNES D'INONDATION DE PLAINE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Méthodologie d'exploitation quantitative des photographies aériennes d'inondation de plaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Modélisation et simulation. Université Montpellier II - Sciences et Techniques du Languedoc, 2003. Français. </w:t>
+              <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences de la Terre et de l'Eau, Sciences de l'Eau dans l'Environnement Continental, Université Montpellier II, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00003257v1</w:t>
+                <w:t xml:space="preserve">tel-02581783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId464"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -19367,51 +19367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7422A27"/>
+    <w:nsid w:val="8D9BA44E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19598,51 +19598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-raclot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6445-6168" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079427227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairallah Wissal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahri Haithem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabi Mohamed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-00774-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khairallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117212" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04387968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Licciardello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Rita Giuffrida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Barbouchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00561" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-022-10024-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rebai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ouezdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Berrabhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick P&#233;pin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Choukri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Naimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.08.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Arrebei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2020.1012031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.03.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pena-Angulo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gonz&#225;lez-Hidalgo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060609" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myke Koopmans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122617" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Yadari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chikhaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukia Boukhari Taleb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2019.v15n5p311" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arrebei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choukri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Boukhari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smetanova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.063" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gonzalez-Hidalgo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvaro-Fuentes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1239-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Maaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rached Boussema" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1567-2018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Nunes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12437" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2774" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rebai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.05.044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.02.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmansour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Ismaili Alaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bahi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Inoubli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.06.0124" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2016.v12n32p79" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368848v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo Comino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-138CB5V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Habaieb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10928" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0DX4R2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522026v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)he.1943-5584.0001076" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610586v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sanaa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2387" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delattre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021980ar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annabi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ5FDMZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1094" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QWX6DXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642155v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.824087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615650v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0642-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645036v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khalili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Habaeib" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lamach&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.824086" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Ben Ouezdou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410127v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.03.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651241v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2042" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V8525X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645291v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaoudat Touma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Al Ali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrouni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0H6ZCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647732v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Davy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7931" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBTRGRPP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663866v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR007950" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80D8DF2C2D88DC59F83899BDA83B07E3ED047945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00556524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poesen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.06.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ90TNLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Wesemael" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chauvet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2009.03.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2009.02.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5QKSR7Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660718v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.06.019" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3NZQSJK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacome" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.07.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.7722" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666455v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGSTX8Q5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657385v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600554397" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680749v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jacome" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587573v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.209" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VSDRVRDV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586387v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160512331326774" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588925v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostache" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583934v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583931v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dartus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581439v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581655v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580900v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1023" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6ZGN5B0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462648v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578661v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530715v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamdi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Molard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841038v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Hamdi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646953v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Amri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Reba&#239;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#244;m&#232;ne Fehri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734317" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Khairallah" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168109v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849960v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azaiez Hajer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849852v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849836v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824280v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11301" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849825v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769659v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11976" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849949v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koopmans" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609926v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898594v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593459v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastor" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard, F" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898565v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666831v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805554v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594329v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802436v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005063v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Devillers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533283v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005062v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752603v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753016v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824293v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817488v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755389v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588070v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588050v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587755v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587753v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581781v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581782v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582784v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580902v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579211v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05167980v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouvard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan P&#228;tzold" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530710v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823099v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410453v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Brini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Tebourbi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824257v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824244v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04816731v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Ebengo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824265v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Mbodj" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221300v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824248v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219118v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esron" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824291v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-150" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824296v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-153" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593662v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Quilleuc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010156v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Libres" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820689v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779854v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974776v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mgat-qc28" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977965v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nkbp-se96" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587556v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578503v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merle" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/tel-03203346v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581783v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003257v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-raclot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6445-6168" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079427227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khairallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairallah Wissal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahri Haithem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabi Mohamed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-00774-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04387968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Licciardello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Rita Giuffrida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Barbouchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00561" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-022-10024-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rebai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ouezdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Berrabhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick P&#233;pin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Choukri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Naimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.08.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Arrebei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2020.1012031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.03.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pena-Angulo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gonz&#225;lez-Hidalgo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060609" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arrebei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naimi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chikhaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choukri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukia Boukhari Taleb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2019.v15n5p311" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Yadari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myke Koopmans" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122617" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Boukhari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smetanova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.063" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gonzalez-Hidalgo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Nunes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12437" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Maaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rached Boussema" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1567-2018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvaro-Fuentes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1239-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2774" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rebai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.05.044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.02.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmansour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Ismaili Alaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bahi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Inoubli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.06.0124" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo Comino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-138CB5V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2016.v12n32p79" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Habaieb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10928" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0DX4R2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sanaa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2387" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)he.1943-5584.0001076" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delattre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021980ar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annabi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ5FDMZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1094" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QWX6DXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642155v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.824087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615650v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0642-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645036v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khalili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Habaeib" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lamach&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.824086" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Ben Ouezdou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410127v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.03.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645291v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaoudat Touma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Al Ali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrouni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0H6ZCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651241v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2042" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V8525X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647732v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Davy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7931" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBTRGRPP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663866v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR007950" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80D8DF2C2D88DC59F83899BDA83B07E3ED047945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00556524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poesen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.06.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ90TNLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Wesemael" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chauvet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2009.03.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2009.02.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5QKSR7Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660718v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.06.019" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3NZQSJK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacome" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.07.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.7722" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666455v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGSTX8Q5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657385v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600554397" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680749v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jacome" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587573v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.209" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VSDRVRDV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586387v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160512331326774" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588925v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostache" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583934v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583931v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dartus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581439v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581655v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580900v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1023" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6ZGN5B0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462648v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578661v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530715v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamdi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Molard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841038v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Hamdi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646953v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Amri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Reba&#239;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#244;m&#232;ne Fehri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734317" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Khairallah" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168109v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824280v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11301" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849836v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849852v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849960v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azaiez Hajer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849825v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769659v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11976" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849949v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koopmans" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609926v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898565v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898594v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593459v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastor" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard, F" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666831v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805554v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594329v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802436v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533283v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005063v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Devillers" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005062v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753016v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752603v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824293v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817488v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755389v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588070v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588050v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587753v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587755v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581781v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581782v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582784v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580902v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579211v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05167980v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouvard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan P&#228;tzold" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530710v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823099v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410453v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Brini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Tebourbi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824265v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Mbodj" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221300v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824244v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04816731v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Ebengo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824257v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824248v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824291v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-150" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219118v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esron" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824296v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-153" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593662v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Quilleuc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010156v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Libres" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779854v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820689v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974776v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mgat-qc28" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977965v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nkbp-se96" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587556v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578503v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merle" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/tel-03203346v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003257v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581783v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>