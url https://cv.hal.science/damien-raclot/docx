--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -1973,412 +1973,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Des Performances Du Modele Agro-Hydrologique SWAT à Reproduire Le Fonctionnement Hydrologique Du Bassin Versant Nakhla (Rif occidental, Maroc)</w:t>
+                <w:t xml:space="preserve">Techniques de conservation des eaux et des sols au Maroc : aperçu et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roukia Boukhari Taleb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
+                <w:t xml:space="preserve">H. El Yadari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sabir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Scientific Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.343-355</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391715v1</w:t>
+                <w:t xml:space="preserve">hal-02896913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de conservation des eaux et des sols au Maroc : aperçu et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projecting Future Impacts of Global Change Including Fires on Soil Erosion to Anticipate Better Land Management in the Forests of NW Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pedro Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myke Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. El Yadari</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jantiene Baartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.2617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11122617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896913v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projecting Future Impacts of Global Change Including Fires on Soil Erosion to Anticipate Better Land Management in the Forests of NW Portugal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation Des Performances Du Modele Agro-Hydrologique SWAT à Reproduire Le Fonctionnement Hydrologique Du Bassin Versant Nakhla (Rif occidental, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jantiene Baartman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roukia Boukhari Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (12), pp.2617. </w:t>
+              <w:t xml:space="preserve">European Scientific Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (5), 23 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w11122617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19044/esj.2019.v15n5p311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963616v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dégradation des sols pour la région septentrionale du Maroc</w:t>
               </w:r>
@@ -2466,286 +2466,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscaping compromises for land degradation neutrality: The case of soil erosion in a Mediterranean agricultural landscape</w:t>
+                <w:t xml:space="preserve">Spatialisation fine des projections climatiques dans le bassin versant du Tleta, Nord Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Smetanova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+                <w:t xml:space="preserve">Frederic Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Choukri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.294-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067100v1</w:t>
+                <w:t xml:space="preserve">hal-02620779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation fine des projections climatiques dans le bassin versant du Tleta, Nord Maroc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Choukri</w:t>
+                <w:t xml:space="preserve">Landscaping compromises for land degradation neutrality: The case of soil erosion in a Mediterranean agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Smetanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 235, pp.282-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.01.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620779v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of the relationships of runoff and sediment yield with weather types throughout the Mediterranean basin</w:t>
               </w:r>
@@ -2865,51 +2865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variability and time compression of sediment yield in small Mediterranean catchments: impacts for land and water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Smetanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2993,429 +2993,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using kites for 3-D mapping of gullies at decimetre-resolution over several square kilometres: a case study on the Kamech catchment, Tunisia</w:t>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Feurer</w:t>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine El Maaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rached Boussema</w:t>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-18-1567-2018⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809743v1</w:t>
+                <w:t xml:space="preserve">hal-01949323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing Mediterranean soil resources under global change: expected trends and mitigation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alvaro-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Raclot</w:t>
+                <w:t xml:space="preserve">M. Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Zitouna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+                <w:t xml:space="preserve">S. Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.663-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-017-1239-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949323v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Mediterranean soil resources under global change: expected trends and mitigation strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+                <w:t xml:space="preserve">Using kites for 3-D mapping of gullies at decimetre-resolution over several square kilometres: a case study on the Kamech catchment, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Alvaro-Fuentes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bernoux</w:t>
+                <w:t xml:space="preserve">Mohamed Amine El Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouarfa</w:t>
+                <w:t xml:space="preserve">Mohamed Rached Boussema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (3), pp.663-675. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.1567 - 1582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-017-1239-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-18-1567-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607446v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main issues for preserving mediterranean soil resources from water erosion under global change</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Smetanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Degradation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (3), pp.789-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3583,51 +3583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 170, pp.73-83. </w:t>
@@ -4182,307 +4182,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion in sloping vineyards assessed by using botanical indicators and sediment collectors in the Ruwer-Mosel valley</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Follain</w:t>
+                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de l'érosivité des pluies dans le Rif Occidental (Nord du Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Choukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.09.009⟩</w:t>
+              <w:t xml:space="preserve">European Scientific Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (32), pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19044/esj.2016.v12n32p79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01368848v1</w:t>
+                <w:t xml:space="preserve">hal-02634046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de l'érosivité des pluies dans le Rif Occidental (Nord du Maroc)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Naimi</w:t>
+                <w:t xml:space="preserve">Soil erosion in sloping vineyards assessed by using botanical indicators and sediment collectors in the Ruwer-Mosel valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodrigo Comino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Pépin</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Scientific Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 233 (233), pp.158-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19044/esj.2016.v12n32p79⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02634046v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01368848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil cracking effects on hydrological and erosive processes: a study case in Mediterranean cultivated vertisols</w:t>
               </w:r>
@@ -5936,51 +5936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18, pp.356-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6250,302 +6250,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ determination of the soil surface crust hydraulic resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaoudat Touma</w:t>
+                <w:t xml:space="preserve">Vegetated filter effects on sedimentological connectivity of agricultural catchments in erosion modelling: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.04.004⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.2042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645291v1</w:t>
+                <w:t xml:space="preserve">hal-02651241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetated filter effects on sedimentological connectivity of agricultural catchments in erosion modelling: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">In situ determination of the soil surface crust hydraulic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaoudat Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Zante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (1), pp.3-19. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 403 (3-4), pp.253-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.2042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651241v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MHYDAS-Erosion: a distributed single-storm water erosion model for agricultural catchments</w:t>
               </w:r>
@@ -7651,51 +7651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 75 (3), pp.308-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9288,51 +9288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9788,286 +9788,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of local stakeholders and biophysical assessment of water erosion control in a Tunisian semi-arid catchment (slideshow)</w:t>
+                <w:t xml:space="preserve">Unstable geogenic carbon controls mediterranean cropland soils organic carbon stocks and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Amri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Davide Rizzo</w:t>
+                <w:t xml:space="preserve">Wissal Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUSS, May 2024, Firenze, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646953v1</w:t>
+                <w:t xml:space="preserve">hal-04823066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstable geogenic carbon controls mediterranean cropland soils organic carbon stocks and dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Guenet</w:t>
+                <w:t xml:space="preserve">Perception of local stakeholders and biophysical assessment of water erosion control in a Tunisian semi-arid catchment (slideshow)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Rebaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noômène Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association (IFSA), Jun 2024, Trapani, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12734317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823066v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion physique au sein de la Zone Critique : calibration d’enregistrement sédimentaire avec de données d’observation in-situ (Kamech, OZCAR).</w:t>
               </w:r>
@@ -10172,740 +10172,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soil erosion focusing on event-size occurrences under global change in a vineyard catchment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback On An Erosive Control System Based On Contour Benches In A Tunisian Semi-Arid Catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Rebaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noômène Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824280v1</w:t>
+                <w:t xml:space="preserve">hal-04849836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback On An Erosive Control System Based On Contour Benches In A Tunisian Semi-Arid Catchment</w:t>
+                <w:t xml:space="preserve">Organic carbon stocks and exports in a Mediterranean cultivated catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Amri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
+                <w:t xml:space="preserve">Wissal Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noômène Fehri</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">AGIC 2023, Geoscience innovation for resource management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849836v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic carbon stocks and exports in a Mediterranean cultivated catchment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissal Khairallah</w:t>
+                <w:t xml:space="preserve">Les sols associés aux infrastructures du paysage. Exemple des ravines en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Haithem Bahri</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azaiez Hajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Gabtni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGIC 2023, Geoscience innovation for resource management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849852v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols associés aux infrastructures du paysage. Exemple des ravines en Tunisie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Raclot</w:t>
+                <w:t xml:space="preserve">Modelling soil erosion focusing on event-size occurrences under global change in a vineyard catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azaiez Hajer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciana Licciardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849960v1</w:t>
+                <w:t xml:space="preserve">hal-04824280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a mediterranean cultivated catchment (kamech, Tunisia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Hamdi</w:t>
+                <w:t xml:space="preserve">Le bassin de Kamech (Cap Bon, OMERE), Observatoire Méditerranéen de l’Environnement Rural et de l’Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849825v1</w:t>
+                <w:t xml:space="preserve">hal-04362021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin de Kamech (Cap Bon, OMERE), Observatoire Méditerranéen de l’Environnement Rural et de l’Eau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+                <w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a mediterranean cultivated catchment (kamech, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362021v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of global changes on soil erosion in an Italian basin of mixed pastures (Sicily)</w:t>
               </w:r>
@@ -11038,51 +11038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of SWAT for hydrological modeling and evaluation of water flows in a semi-arid rainfed watershed in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Ben Abdelghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11400,77 +11400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11586,51 +11586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantiene Baartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCA 2019, 4th European Climate Change Adaptation conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lisboa, Portugal</w:t>
@@ -11698,64 +11698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
@@ -11797,90 +11797,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding past fires to anticipate better land management in the forests of NW Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myke Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantiene Baartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
@@ -11948,51 +11948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliciana Licciardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12073,51 +12073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huard, F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Licciardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12409,90 +12409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des actions anthropiques sur les transferts de masse dans les hydrosystèmes méditerranéens ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotunis 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Tunis, Tunisie. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12767,51 +12767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple d'observatoire en milieu cultivé méditerranéen: l'ORE OMERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13464,277 +13464,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed hydrological modelling of farmed catchments (MHYDAS) : assessing the impact of man-made structures on hydrological processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OpenFLUID : a software environment for modelling fluxes in landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrative Landscape Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753016v1</w:t>
+                <w:t xml:space="preserve">hal-02752603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenFLUID : a software environment for modelling fluxes in landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed hydrological modelling of farmed catchments (MHYDAS) : assessing the impact of man-made structures on hydrological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roger Moussa</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrative Landscape Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752603v1</w:t>
+                <w:t xml:space="preserve">hal-02753016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impact of land use in farmed catchments using a distributed hydrological modeling approach : application in various agro-hydro-climatic conditions</w:t>
               </w:r>
@@ -13746,77 +13746,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French American Water and Climate Change Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Purdue University, Indiana, United States</w:t>
@@ -14022,51 +14022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centro Agronómico Tropical de Investigación y Enseñanza (CATIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Turrialba, Costa Rica</w:t>
@@ -14121,51 +14121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D. Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14434,230 +14434,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation spatiale d'aléa inondation à partir d'images satellites RADAR</w:t>
+                <w:t xml:space="preserve">Flood Analysis using SAR imagery : Water level estimation by fusion between RADAR image and high resolution DEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO'2005, International Conference on Spatial Analysis and GEOmatics, Avignon, 21-23 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.13</w:t>
+              <w:t xml:space="preserve">EGU, Vienne, Autriche, 24-29-Avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587753v1</w:t>
+                <w:t xml:space="preserve">hal-02587755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood Analysis using SAR imagery : Water level estimation by fusion between RADAR image and high resolution DEM</w:t>
+                <w:t xml:space="preserve">Caractérisation spatiale d'aléa inondation à partir d'images satellites RADAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, Vienne, Autriche, 24-29-Avril 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">SAGEO'2005, International Conference on Spatial Analysis and GEOmatics, Avignon, 21-23 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587755v1</w:t>
+                <w:t xml:space="preserve">hal-02587753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spatiale de l'aléa inondation à partir d'images satellites RADAR</w:t>
               </w:r>
@@ -15347,665 +15347,665 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des déterminants de la contamination en cuivre total d'un bassin versant viticole méditerranéen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Bouvard</w:t>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">WaterExpo 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05167980v1</w:t>
+                <w:t xml:space="preserve">ird-05168054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des déterminants de la contamination en cuivre total d'un bassin versant viticole méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pätzold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530689v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05167980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+                <w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WaterExpo 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05168054v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Erosion Dynamics in the Critical Zone: Integrating Sedimentary Archives and In-Situ Monitoring (Kamech, Tunisia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Assessment of the Impact of Land Use and Climate Changes on the Agro-Hydrological Response of Lebna Watershed (Cap Bon, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benabdelghaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alice Molard</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">WaterExpo 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530710v1</w:t>
+                <w:t xml:space="preserve">ird-05168025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Impact of Land Use and Climate Changes on the Agro-Hydrological Response of Lebna Watershed (Cap Bon, Tunisia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+                <w:t xml:space="preserve">Physical Erosion Dynamics in the Critical Zone: Integrating Sedimentary Archives and In-Situ Monitoring (Kamech, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WaterExpo 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05168025v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of water erosion on the fate of soil organic carbon in a mediterranean cultivated catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16095,51 +16095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of InSAR coherence images to evaluate surface elevation change detected from multi-temporal photogrammetric imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Tebourbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16201,571 +16201,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et facteurs de variabilité de la susceptibilité magnétique dans un bassin versant viticole méditerranéen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+                <w:t xml:space="preserve">Identification of the factors driving the spatial distribution and activity of gully network in a mediterranean semi-arid catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Rebaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiesson</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France. 2023</w:t>
+              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tunis, Tunisia. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824265v1</w:t>
+                <w:t xml:space="preserve">hal-04824244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface elevation change monitoring in northern Tunisia using multi-temporal photogrammetric imagery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riadh Tebourbi</w:t>
+                <w:t xml:space="preserve">Modélisation événementielle et distribuée de l'érosion hydrique des sols et des transferts de carbone en région méditerranéenne avec Mhydas_Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveil Ebengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Virtual Geosiences Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dresden, Germany. pp.1-2, 2023</w:t>
+              <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221300v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the factors driving the spatial distribution and activity of gully network in a mediterranean semi-arid catchment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
+                <w:t xml:space="preserve">Impact de l’érosion hydrique sur la biodégradabilité du carbone organique dans un petit bassin versant rural tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Hamdi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tunis, Tunisia. 2023</w:t>
+              <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824244v1</w:t>
+                <w:t xml:space="preserve">hal-04824257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation événementielle et distribuée de l'érosion hydrique des sols et des transferts de carbone en région méditerranéenne avec Mhydas_Erosion</w:t>
+                <w:t xml:space="preserve">Mesure et facteurs de variabilité de la susceptibilité magnétique dans un bassin versant viticole méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merveil Ebengo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Fouché</w:t>
+                <w:t xml:space="preserve">Djibril Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816731v1</w:t>
+                <w:t xml:space="preserve">hal-04824265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’érosion hydrique sur la biodégradabilité du carbone organique dans un petit bassin versant rural tunisien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haithem Bahri</w:t>
+                <w:t xml:space="preserve">Surface elevation change monitoring in northern Tunisia using multi-temporal photogrammetric imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Brini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Tebourbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France. 2023</w:t>
+              <w:t xml:space="preserve">5. Virtual Geosiences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dresden, Germany. pp.1-2, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824257v1</w:t>
+                <w:t xml:space="preserve">hal-04221300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
               </w:r>
@@ -16777,51 +16777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16881,51 +16881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of organic carbon lateral exports in a mediterranean cultivated catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17374,51 +17374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which hydrological signatures of intermittence of rivers and streams in order to identify causes and ecological impacts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17512,51 +17512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Crabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17611,51 +17611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in remote sensing of cultivated landscapes at LISAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17736,103 +17736,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenFLUID : an open-source software environment for modelling fluxes in landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Libres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. 2013</w:t>
@@ -17861,90 +17861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenFLUID: a software environment for modelling fluxes in landscapes – application on distributed hydrological modelling of farmed catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18303,64 +18303,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18446,51 +18446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
@@ -19367,51 +19367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D9BA44E"/>
+    <w:nsid w:val="6AD383D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19598,51 +19598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-raclot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6445-6168" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079427227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khairallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairallah Wissal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahri Haithem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabi Mohamed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-00774-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04387968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Licciardello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Rita Giuffrida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Barbouchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00561" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-022-10024-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rebai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ouezdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Berrabhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick P&#233;pin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Choukri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Naimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.08.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Arrebei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2020.1012031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.03.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pena-Angulo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gonz&#225;lez-Hidalgo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060609" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arrebei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naimi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chikhaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choukri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukia Boukhari Taleb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2019.v15n5p311" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Yadari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myke Koopmans" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122617" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Boukhari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smetanova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.063" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gonzalez-Hidalgo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Nunes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12437" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Maaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rached Boussema" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1567-2018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvaro-Fuentes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1239-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2774" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rebai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.05.044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.02.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmansour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Ismaili Alaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bahi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Inoubli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.06.0124" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo Comino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-138CB5V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2016.v12n32p79" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Habaieb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10928" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0DX4R2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sanaa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2387" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)he.1943-5584.0001076" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delattre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021980ar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annabi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ5FDMZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1094" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QWX6DXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642155v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.824087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615650v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0642-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645036v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khalili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Habaeib" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lamach&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.824086" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Ben Ouezdou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410127v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.03.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645291v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaoudat Touma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Al Ali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrouni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0H6ZCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651241v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2042" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V8525X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647732v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Davy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7931" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBTRGRPP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663866v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR007950" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80D8DF2C2D88DC59F83899BDA83B07E3ED047945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00556524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poesen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.06.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ90TNLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Wesemael" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chauvet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2009.03.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2009.02.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5QKSR7Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660718v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.06.019" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3NZQSJK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacome" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.07.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.7722" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666455v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGSTX8Q5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657385v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600554397" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680749v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jacome" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587573v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.209" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VSDRVRDV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586387v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160512331326774" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588925v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostache" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583934v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583931v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dartus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581439v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581655v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580900v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1023" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6ZGN5B0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462648v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578661v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530715v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamdi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Molard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841038v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Hamdi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646953v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Amri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Reba&#239;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#244;m&#232;ne Fehri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734317" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Khairallah" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168109v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824280v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11301" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849836v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849852v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849960v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azaiez Hajer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849825v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769659v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11976" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849949v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koopmans" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609926v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898565v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898594v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593459v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastor" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard, F" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666831v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805554v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594329v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802436v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533283v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005063v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Devillers" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005062v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753016v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752603v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824293v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817488v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755389v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588070v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588050v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587753v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587755v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581781v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581782v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582784v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580902v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579211v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05167980v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouvard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan P&#228;tzold" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530710v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823099v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410453v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Brini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Tebourbi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824265v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Mbodj" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221300v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824244v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04816731v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Ebengo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824257v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824248v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824291v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-150" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219118v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esron" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824296v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-153" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593662v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Quilleuc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010156v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Libres" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779854v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820689v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974776v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mgat-qc28" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977965v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nkbp-se96" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587556v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578503v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merle" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/tel-03203346v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003257v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581783v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-raclot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6445-6168" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079427227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khairallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairallah Wissal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahri Haithem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabi Mohamed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-00774-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04387968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Licciardello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Rita Giuffrida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Barbouchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00561" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-022-10024-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rebai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ouezdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Berrabhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick P&#233;pin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Choukri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Naimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.08.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Arrebei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2020.1012031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.03.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pena-Angulo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gonz&#225;lez-Hidalgo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060609" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arrebei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naimi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chikhaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choukri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Yadari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myke Koopmans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122617" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391715v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukia Boukhari Taleb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2019.v15n5p311" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Boukhari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smetanova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.063" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gonzalez-Hidalgo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Nunes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12437" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607446v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvaro-Fuentes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1239-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Maaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rached Boussema" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1567-2018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2774" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rebai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.05.044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.02.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmansour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Ismaili Alaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bahi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Inoubli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.06.0124" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2016.v12n32p79" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368848v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo Comino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-138CB5V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Habaieb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10928" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0DX4R2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sanaa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2387" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)he.1943-5584.0001076" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delattre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021980ar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annabi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ5FDMZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1094" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QWX6DXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642155v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.824087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615650v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0642-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645036v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khalili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Habaeib" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lamach&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.824086" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Ben Ouezdou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410127v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.03.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651241v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2042" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V8525X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645291v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaoudat Touma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Al Ali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrouni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0H6ZCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647732v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Davy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7931" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBTRGRPP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663866v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR007950" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80D8DF2C2D88DC59F83899BDA83B07E3ED047945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00556524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poesen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.06.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ90TNLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Wesemael" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chauvet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2009.03.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2009.02.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5QKSR7Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660718v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.06.019" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3NZQSJK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacome" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.07.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.7722" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666455v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGSTX8Q5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657385v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600554397" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680749v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jacome" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587573v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.209" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VSDRVRDV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586387v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160512331326774" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588925v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostache" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583934v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583931v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dartus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581439v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581655v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580900v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1023" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6ZGN5B0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462648v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578661v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530715v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamdi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Molard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841038v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Hamdi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823066v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Khairallah" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646953v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Amri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Reba&#239;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#244;m&#232;ne Fehri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734317" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168109v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849836v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849852v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849960v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azaiez Hajer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824280v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11301" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849825v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769659v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11976" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849949v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koopmans" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609926v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898565v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898594v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593459v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastor" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard, F" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666831v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805554v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594329v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802436v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533283v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005063v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Devillers" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005062v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752603v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753016v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824293v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817488v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755389v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588070v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588050v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587755v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587753v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581781v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581782v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582784v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580902v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579211v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05167980v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouvard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan P&#228;tzold" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530710v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823099v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410453v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Brini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Tebourbi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824244v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04816731v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Ebengo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824257v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824265v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Mbodj" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221300v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824248v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824291v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-150" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219118v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esron" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824296v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-153" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593662v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Quilleuc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010156v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Libres" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779854v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820689v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974776v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mgat-qc28" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977965v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nkbp-se96" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587556v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578503v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merle" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/tel-03203346v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003257v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581783v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>